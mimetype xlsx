--- v1 (2026-01-26)
+++ v2 (2026-05-18)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>IP (Investigador Principal)</t>
   </si>
   <si>
     <t>Entidad Financiadora</t>
   </si>
   <si>
     <t>Fecha Inicio</t>
   </si>
   <si>
     <t>Fecha Fin</t>
   </si>
   <si>
     <t>Robust Intelligent Reasoning: Techniques, Evaluation and Applications</t>
   </si>
   <si>
     <t>PID2024-162030OB-I00</t>
   </si>
   <si>
@@ -65,236 +65,248 @@
   <si>
     <t>Unified Network for International Cancer Advancement</t>
   </si>
   <si>
     <t>Pastor López, Oscar</t>
   </si>
   <si>
     <t>COMISION DE LAS COMUNIDADES EUROPEA</t>
   </si>
   <si>
     <t>Vulnerability Assessment aNd Testing Automation for Global Enhancement</t>
   </si>
   <si>
     <t>DIADIKASIA BUSINESS CONSULTING SYMVOULOI EPICHEIRISEON AE</t>
   </si>
   <si>
     <t>MATIIGEN: Maduración tecnológica de un prototipo para la interpretación inteligente de variantes genéticas</t>
   </si>
   <si>
     <t>DTS25/00159</t>
   </si>
   <si>
     <t>INSTITUTO DE SALUD CARLOS III</t>
   </si>
   <si>
+    <t>UCIE VRAIN Lab2Market</t>
+  </si>
+  <si>
+    <t>INNVA2/2026/4</t>
+  </si>
+  <si>
+    <t>Botti V.</t>
+  </si>
+  <si>
+    <t>AGENCIA VALENCIANA DE LA INNOVACION</t>
+  </si>
+  <si>
+    <t>Plataforma de análisis hidrogeoclimático para la valorización de recursos y la prevención de riesgos medioambientales</t>
+  </si>
+  <si>
+    <t>CPP2024-011559</t>
+  </si>
+  <si>
+    <t>Julian, Vicente</t>
+  </si>
+  <si>
     <t>ANOTACION AUTOMATICA MULTIMODAL DE BENCHMARKS DE IA PARA LA EVALUACION DE SUS DEMANDAS COGNITIVAS.</t>
   </si>
   <si>
     <t>CIACIF/2023/276</t>
   </si>
   <si>
     <t>Ferri Ramírez, César</t>
   </si>
   <si>
     <t>GENERALITAT VALENCIANA</t>
   </si>
   <si>
     <t>IA PREDECIBLE MEDIANTE EL DESARROLLO DE MODELOS ASESORES.</t>
   </si>
   <si>
     <t>CIACIF/2023/277</t>
   </si>
   <si>
     <t>Hernández-Orallo, José</t>
   </si>
   <si>
     <t>DEPP TECH COMPETENCE ENHANCEMENT FOR DIGITAL TRANSITION IN AGING SOCIETIES CHALLENGES</t>
   </si>
   <si>
     <t>Linares-Pellicer, Jordi</t>
   </si>
   <si>
     <t>Suite de herramientas IA para automatizar gestión, producción y distribución de contenidos audiovisuales.</t>
   </si>
   <si>
     <t>CPP2024-011408</t>
   </si>
   <si>
     <t>HUMAN-CENTRED AI FOR EVERYDAY LIFE</t>
   </si>
   <si>
     <t>CIPROM/2023/23</t>
   </si>
   <si>
     <t>Onaindia De La Rivaherrera, Eva</t>
   </si>
   <si>
     <t>Initiating Software Product Lines through Phylogenetic Events in Model-Driven Software Development Contexts</t>
   </si>
   <si>
     <t>PID2024-162114OB-C21</t>
   </si>
   <si>
-    <t>Pastor López, Oscar; Cetina Englada, Carlos</t>
+    <t>Cetina Englada, Carlos; Pastor López, Oscar</t>
   </si>
   <si>
     <t>BRAINS: Diseño de aplicaciones para escenarios reales basadas en enfoques neuronales, inteligentes y sostenibles</t>
   </si>
   <si>
     <t>PID2024-155948OB-C55</t>
   </si>
   <si>
     <t>Hurtado Oliver, Lluis Felip; Castro-Bleda, Maria Jose</t>
   </si>
   <si>
     <t>Engineering Value Awareness in Social AI</t>
   </si>
   <si>
     <t>PID2024-158227NB-C33</t>
   </si>
   <si>
     <t>Rebollo Pedruelo, Miguel; Heras, Stella</t>
   </si>
   <si>
     <t>HYBRID INTELLIGENCE FOR ADVANCED COLLECTIVE PERCEPTION AND DECISION MAKING IN COMPLEX URBAN ENVIRONMENTS</t>
   </si>
   <si>
     <t>Monserrat, Carlos</t>
   </si>
   <si>
     <t>Optimizing Water Resources in Coastal Areas using Artificial Intelligence</t>
   </si>
   <si>
     <t>PCI2025-163189</t>
   </si>
   <si>
     <t>MÉTODOS DE PREDICCIÓN DE DEMANDA EN PROCECESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
   </si>
   <si>
-    <t>Botti V.</t>
-[...1 lines deleted...]
-  <si>
     <t>LOGIFRUIT IBERIA S.L.U.</t>
   </si>
   <si>
     <t>European Artificial Intelligence and Robotics Testing and Experimentation Facility for Smart and Sustainable Cities and Communities</t>
   </si>
   <si>
-    <t>DIGITAL2022 CLOUDAI02/S8760000</t>
-[...1 lines deleted...]
-  <si>
     <t>GENERALITAT VALENCIANA; COMISION DE LAS COMUNIDADES EUROPEA</t>
   </si>
   <si>
+    <t>Integración de IoT con Participación Humana y Tecnologías de Digital Twins para la Mejora de Procesos en la Era de la Inteligencia Híbrida</t>
+  </si>
+  <si>
+    <t>PID2023-146224OB-I00</t>
+  </si>
+  <si>
+    <t>Albert Albiol, Manuela; Valderas, Pedro</t>
+  </si>
+  <si>
     <t>INTELIGENCIA ARTIFICIAL PARA LA DETECCIÓN DE MICROPLÁSTICOS EN AGUAS Y FANGOS DE DEPURACIÓN</t>
   </si>
   <si>
     <t>INNVA1/2025/79</t>
   </si>
   <si>
-    <t>AGENCIA VALENCIANA DE LA INNOVACION</t>
-[...1 lines deleted...]
-  <si>
     <t>PREDICTF: Desarrollo de una Herramienta de Aprendizaje Automático para la Predicción de la Fracción Tumoral en DNA Circulante</t>
   </si>
   <si>
     <t>PHG2025-13</t>
   </si>
   <si>
     <t>UNIVERSIDAD POLITECNICA DE VALENCIA</t>
   </si>
   <si>
     <t>SoftCAIRS: Diseño y Desarrollo de Software para la Generación de Nomogramas Optimizados en la Implantación Personalizada de Anillos Alogénicos.</t>
   </si>
   <si>
     <t>PHG2025-14</t>
   </si>
   <si>
     <t>Pérez, Francisca</t>
   </si>
   <si>
-    <t>Integración de IoT con Participación Humana y Tecnologías de Digital Twins para la Mejora de Procesos en la Era de la Inteligencia Híbrida</t>
-[...7 lines deleted...]
-  <si>
     <t>Riesgos de Privacidad en Inteligencia Artificial Generativa para niños, adolescentes y adultos</t>
   </si>
   <si>
     <t>PID2023-151536OB-I00</t>
   </si>
   <si>
     <t>Del Val Noguera, Elena</t>
   </si>
   <si>
     <t>Searching, Indexing, and Recommending EduCational and learning Objects at the UPV</t>
   </si>
   <si>
     <t>CIGE/2024/48</t>
   </si>
   <si>
     <t>Jordán, Jaume</t>
   </si>
   <si>
+    <t>CATEDRA ENIA-UPV EN DESARROLLO SOSTENIBLE</t>
+  </si>
+  <si>
+    <t>TSI-100930-2023-9</t>
+  </si>
+  <si>
+    <t>NUNSYS, S.A.</t>
+  </si>
+  <si>
     <t>BETTER REAL-WORLD HEALTH-DATA DISTRIBUTED ANALYTICS RESEARCH PLATFORM</t>
   </si>
   <si>
     <t>Vos, Tanja Ernestina</t>
   </si>
   <si>
     <t>OPEN UNIVERSITEIT</t>
   </si>
   <si>
     <t>Predicción del Pronóstico en Pacientes con Carcinoma Epidermoide de Cavidad Oral mediante Inteligencia Artificial</t>
   </si>
   <si>
     <t>AP2025-12</t>
   </si>
   <si>
     <t>TECNOLOGIAS DE APRENDIZAJE Y RAZONAMIENTO RAPIDO Y LENTO</t>
   </si>
   <si>
     <t>CIPROM/2022/6</t>
   </si>
   <si>
     <t>Ramírez Quintana, María José</t>
   </si>
   <si>
-    <t>CATEDRA ENIA-UPV EN DESARROLLO SOSTENIBLE</t>
-[...7 lines deleted...]
-  <si>
     <t>Diseño de un anotador escalable y eficiente para variaciones genómicas en rangos cromosómicos específicos</t>
   </si>
   <si>
     <t>PAID-06-24</t>
   </si>
   <si>
     <t>García-Simón, Alberto</t>
   </si>
   <si>
     <t>CONTRATO DE ASESORAMIENTO ENTRE LA UPV Y LA EMPRESA OCCENTUS NETWORK SL PARA VALIDAR EL MODELO PREDICTIVO DE EDGEWATCH</t>
   </si>
   <si>
     <t>OCCENTUS NETWORKS SL.</t>
   </si>
   <si>
     <t>INTERACT-EUROPE 100</t>
   </si>
   <si>
     <t>Civera Saiz, Jorge</t>
   </si>
   <si>
     <t>Hacia la AI Predictible</t>
   </si>
   <si>
     <t>EUR2024-153548</t>
@@ -314,84 +326,81 @@
   <si>
     <t>101128757-EDU-2023-CBHE</t>
   </si>
   <si>
     <t>Benchmarking LLM agents on consequential realworld tasks</t>
   </si>
   <si>
     <t>G131515</t>
   </si>
   <si>
     <t>THE CHANCELLOR MASTERS &amp; OF THE UNIVERSITY OF CAMBRIDGE</t>
   </si>
   <si>
     <t>MÉTODOS FORMALES ESCALABLES PARA APLICACIONES REALES</t>
   </si>
   <si>
     <t>PID2021-122830OB-C42</t>
   </si>
   <si>
     <t>SERVICIOS INTELIGENTES COORDINADOS PARA ÁREAS INTELIGENTES ADAPTATIVAS</t>
   </si>
   <si>
     <t>PID2021-123673OB-C31</t>
   </si>
   <si>
-    <t>Julian, Vicente</t>
-[...1 lines deleted...]
-  <si>
     <t>CYBERSECURITY FOR ALL</t>
   </si>
   <si>
     <t>Reingeniería de Líneas de Producto Software en Modelos Software mediante Filogenética Evolutiva (VARNETICA)</t>
   </si>
   <si>
     <t>CNS2023-145422</t>
   </si>
   <si>
     <t>Cetina Englada, Carlos</t>
   </si>
   <si>
     <t>Plataforma para la gestión de prevención temprana de emergencia climáticas (PGTEC)</t>
   </si>
   <si>
     <t>TSI-100130-2024-0014</t>
   </si>
   <si>
     <t>MINISTERIO PARA LA TRANSFORMACION DIGITAL Y FUNCION PUBLICA</t>
   </si>
   <si>
     <t>CENTRO DE DATOS DE MOVILIDAD URBANA PARA LA FUTURA PLATAFORMA INTEROPERABLE DE CONDUCCIÓN AUTÓNOMA DE LA CIUDAD DE VALENCIA</t>
   </si>
   <si>
     <t>ESC. POSTGRAU I XARXA CENTRES D INVESTIGACIO EN INTEL. ARTIF</t>
   </si>
   <si>
     <t>DESARROLLO DE UN GEMELO DIGITAL PARA LA GESTIÓN AUTÓNOMA DE FLOTAS EN ENTORNOS URBANOS (CASO DE USO LDT)</t>
   </si>
   <si>
-    <t>Botti V.; Palanca Cámara, Javier</t>
+    <t>Palanca Cámara, Javier; Botti V.</t>
   </si>
   <si>
     <t>SISTEMA INTELIGENTE PARA LA GESTIÓN DE LAS ENFERMEDADES CRÓNICAS BASADO EN INTELIGENCIA ARTIFICIAL GENERATIVA</t>
   </si>
   <si>
     <t>LABERIT SISTEMAS, S.L.</t>
   </si>
   <si>
     <t>Palanca Cámara, Javier</t>
   </si>
   <si>
     <t>CYBERSOC ERIS SALUD</t>
   </si>
   <si>
     <t>SINGLAR INNOVACION SL</t>
   </si>
   <si>
     <t>Seguridad y Privacidad en Sistemas con Inteligencia Artificial</t>
   </si>
   <si>
     <t>Criado Pacheco, Natalia</t>
   </si>
   <si>
     <t>INST NAL DE CIBERSEGURIDAD DE ESPAÑA, S.A.</t>
   </si>
@@ -548,51 +557,51 @@
   <si>
     <t>SPINUPV2023_L2__04</t>
   </si>
   <si>
     <t>DEVELOP A SYSTEMATIC APPROACH FOR IDENTIFYING DEMANDS AND PREDICTING AI PERFORMANCE ON THE METACOGNITION AND CRITICAL THINKING SCALE</t>
   </si>
   <si>
     <t>ORGANISATION DE COOPERATION ET DE DEVELOPPEMENT ECONOMIQUES</t>
   </si>
   <si>
     <t>MÉTODOS DE ANÁLISIS DE LA PRODUCCION BASADOS EN IOT DE PROCESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
   </si>
   <si>
     <t>UNIVERSALIZACIÓN DE SENTENCIAS Y AUTOS JUDICIONALES EN LECTURA FACIL: DESARROLLO DE UNA APLICACIÓN WEB</t>
   </si>
   <si>
     <t>FUNDACION D.EDUARDO CALABUIG-ICAV DE LA C.V.</t>
   </si>
   <si>
     <t>VARIATIVA: Iniciando Líneas de Producto Software mediante Búsquedas Interactivas dirigidas por Modelos</t>
   </si>
   <si>
     <t>PID2021-128695OB-I00</t>
   </si>
   <si>
-    <t>Cetina Englada, Carlos; Pérez, Francisca</t>
+    <t>Pérez, Francisca; Cetina Englada, Carlos</t>
   </si>
   <si>
     <t>Ministerio de Ciencia e Innovación</t>
   </si>
   <si>
     <t>DIGITAL TRANSFORMATION IN HIGHER EDUCATION THROUGH ACTIVE CO-CREATION, TRAINING, INNOVATION, OPEN EDUCATION AND NETWORKING</t>
   </si>
   <si>
     <t>2021-1-DE01-KA220-HED-29333</t>
   </si>
   <si>
     <t>Valero Cubas, Soledad</t>
   </si>
   <si>
     <t>HUMAN AS A SERVICE:DESIGNING HUMAN SERVICES TO COLLABORATE WITH AUTONOMOUS SYSTEMS</t>
   </si>
   <si>
     <t>CIAICO/2021/39</t>
   </si>
   <si>
     <t>Pelechano Ferragud, Vicente</t>
   </si>
   <si>
     <t>DESARROLLO DE UN SOFTWARE PARA LA OPTIMIZACION DE LA CALIDAD ASISTENCIAL EN LAS UNIDADES DE RETINA</t>
   </si>
@@ -600,53 +609,50 @@
     <t>PI2022_01</t>
   </si>
   <si>
     <t>Casamayor Rodenas, Juan Carlos</t>
   </si>
   <si>
     <t>ENTORNO DE REINGENIERIA PARA LINEAS DE PRODUCTO SOFTWARE</t>
   </si>
   <si>
     <t>PDC2022-133939-I00</t>
   </si>
   <si>
     <t>PDC2022-133161-C32</t>
   </si>
   <si>
     <t>Subtitulado automático multilingüe para transmisión en directo</t>
   </si>
   <si>
     <t>PDC2022-133049-I00</t>
   </si>
   <si>
     <t>Videogame Simulations for Product Line Engineering</t>
   </si>
   <si>
     <t>T61_23R</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pérez, Francisca; Cetina Englada, Carlos</t>
   </si>
   <si>
     <t>AGENTES INTELIGENTES AFECTIVOS PARA PERSUADIR COMPORTAMIENTOS CIVICOS EN ENTORNOS VIRTUALES</t>
   </si>
   <si>
     <t>PID2020-113416RB-I00</t>
   </si>
   <si>
     <t>Argente, Estefanía</t>
   </si>
   <si>
     <t>Creación de la UCIE de VRAIN</t>
   </si>
   <si>
     <t>INNVA2/2022/10</t>
   </si>
   <si>
     <t>RECICLAJE INTELIGENTE Y COOPERATIVO EN TODA LA CADENA DE VALOR ORIENTADO A UNA SOCIEDAD SOSTENIBLE 360º</t>
   </si>
   <si>
     <t>INNEST/2022/180</t>
   </si>
   <si>
     <t>UN SISTEMA DE REALIZACIÓN AUTONÓMA DE VÍDEO</t>
   </si>
@@ -915,51 +921,51 @@
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F125"/>
+  <dimension ref="A1:F127"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="54" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="18">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
@@ -1039,2411 +1045,2451 @@
       </c>
       <c r="D5" t="s" s="5">
         <v>17</v>
       </c>
       <c r="E5" s="6">
         <v>46023</v>
       </c>
       <c r="F5" s="6">
         <v>47118</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
         <v>18</v>
       </c>
       <c r="B6" t="s" s="3">
         <v>19</v>
       </c>
       <c r="C6" t="s" s="3">
         <v>20</v>
       </c>
       <c r="D6" t="s" s="3">
         <v>21</v>
       </c>
       <c r="E6" s="4">
-        <v>45614</v>
+        <v>46023</v>
       </c>
       <c r="F6" s="4">
-        <v>47074</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="5">
         <v>22</v>
       </c>
       <c r="B7" t="s" s="5">
         <v>23</v>
       </c>
       <c r="C7" t="s" s="5">
         <v>24</v>
       </c>
       <c r="D7" t="s" s="5">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E7" s="6">
-        <v>45614</v>
+        <v>45992</v>
       </c>
       <c r="F7" s="6">
-        <v>47074</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>25</v>
       </c>
-      <c r="B8" s="3">
-        <v>101246390</v>
+      <c r="B8" t="s" s="3">
+        <v>26</v>
       </c>
       <c r="C8" t="s" s="3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s" s="3">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E8" s="4">
-        <v>45962</v>
+        <v>45614</v>
       </c>
       <c r="F8" s="4">
-        <v>47057</v>
+        <v>47074</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s" s="5">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s" s="5">
         <v>28</v>
       </c>
-      <c r="C9" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="6">
-        <v>45931</v>
+        <v>45614</v>
       </c>
       <c r="F9" s="6">
-        <v>47026</v>
+        <v>47074</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>32</v>
+      </c>
+      <c r="B10" s="3">
+        <v>101246390</v>
       </c>
       <c r="C10" t="s" s="3">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s" s="3">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E10" s="4">
-        <v>45536</v>
+        <v>45962</v>
       </c>
       <c r="F10" s="4">
-        <v>46996</v>
+        <v>47057</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="C11" t="s" s="5">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D11" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E11" s="6">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="F11" s="6">
-        <v>46996</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s" s="3">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s" s="3">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s" s="3">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="E12" s="4">
-        <v>45901</v>
+        <v>45536</v>
       </c>
       <c r="F12" s="4">
         <v>46996</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E13" s="6">
         <v>45901</v>
       </c>
       <c r="F13" s="6">
         <v>46996</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>101202228</v>
+        <v>42</v>
+      </c>
+      <c r="B14" t="s" s="3">
+        <v>43</v>
       </c>
       <c r="C14" t="s" s="3">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E14" s="4">
-        <v>45839</v>
+        <v>45901</v>
       </c>
       <c r="F14" s="4">
-        <v>46934</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s" s="5">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E15" s="6">
-        <v>45839</v>
+        <v>45901</v>
       </c>
       <c r="F15" s="6">
-        <v>46934</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B16" t="s" s="3"/>
+        <v>48</v>
+      </c>
+      <c r="B16" s="3">
+        <v>101202228</v>
+      </c>
       <c r="C16" t="s" s="3">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s" s="3">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E16" s="4">
-        <v>45793</v>
+        <v>45839</v>
       </c>
       <c r="F16" s="4">
-        <v>46889</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B17" t="s" s="5">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s" s="5">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s" s="5">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="E17" s="6">
-        <v>44927</v>
+        <v>45839</v>
       </c>
       <c r="F17" s="6">
-        <v>46752</v>
+        <v>46934</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B18" t="s" s="3">
         <v>52</v>
       </c>
+      <c r="B18" t="s" s="3"/>
       <c r="C18" t="s" s="3">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s" s="3">
         <v>53</v>
       </c>
       <c r="E18" s="4">
-        <v>45658</v>
+        <v>45793</v>
       </c>
       <c r="F18" s="4">
-        <v>46752</v>
+        <v>46889</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="5">
         <v>54</v>
       </c>
-      <c r="B19" t="s" s="5">
+      <c r="B19" s="5">
+        <v>101100728</v>
+      </c>
+      <c r="C19" t="s" s="5">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s" s="5">
         <v>55</v>
       </c>
-      <c r="C19" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="6">
-        <v>46023</v>
+        <v>44927</v>
       </c>
       <c r="F19" s="6">
         <v>46752</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="B20" t="s" s="3">
         <v>57</v>
       </c>
-      <c r="B20" t="s" s="3">
+      <c r="C20" t="s" s="3">
         <v>58</v>
       </c>
-      <c r="C20" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s" s="3">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="E20" s="4">
-        <v>46023</v>
+        <v>45536</v>
       </c>
       <c r="F20" s="4">
         <v>46752</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="B21" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="B21" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s" s="5">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s" s="5">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="E21" s="6">
-        <v>45536</v>
+        <v>45658</v>
       </c>
       <c r="F21" s="6">
-        <v>46630</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="3">
+        <v>61</v>
+      </c>
+      <c r="B22" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s" s="3">
         <v>63</v>
       </c>
-      <c r="B22" t="s" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="4">
-        <v>45839</v>
+        <v>46023</v>
       </c>
       <c r="F22" s="4">
-        <v>46630</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="5">
+        <v>64</v>
+      </c>
+      <c r="B23" t="s" s="5">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="B23" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s" s="5">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E23" s="6">
-        <v>45901</v>
+        <v>46023</v>
       </c>
       <c r="F23" s="6">
-        <v>46630</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="B24" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s" s="3">
         <v>69</v>
       </c>
-      <c r="B24" s="3">
+      <c r="D24" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E24" s="4">
+        <v>45839</v>
+      </c>
+      <c r="F24" s="4">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="5">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s" s="5">
+        <v>71</v>
+      </c>
+      <c r="C25" t="s" s="5">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s" s="5">
+        <v>28</v>
+      </c>
+      <c r="E25" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F25" s="6">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="B26" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="D26" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="E26" s="4">
+        <v>46023</v>
+      </c>
+      <c r="F26" s="4">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
         <v>101136262</v>
       </c>
-      <c r="C24" t="s" s="3">
+      <c r="C27" t="s" s="5">
         <v>11</v>
       </c>
-      <c r="D24" t="s" s="3">
+      <c r="D27" t="s" s="5">
         <v>12</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E27" s="6">
         <v>45261</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F27" s="6">
         <v>46538</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr" s="5">
+    <row r="28">
+      <c r="A28" t="inlineStr" s="3">
         <is>
           <t>TECHNOLOGICAL SUPPORT BETWEEN THE UNIVERSITAT POLITÈCNICA DE VALÈNCIA AND THE OPEN UNIVERSITY OF THE NETHERLANDS TO ASSIST AND CO-ORDINATE AUTOMATED SOFTWARE TESTING RESEARCH WITH TESTAR AT THE OU</t>
         </is>
       </c>
-      <c r="B25" t="s" s="5"/>
-[...6 lines deleted...]
-      <c r="E25" s="6">
+      <c r="B28" t="s" s="3"/>
+      <c r="C28" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="E28" s="4">
         <v>45559</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F28" s="4">
         <v>46531</v>
       </c>
     </row>
-    <row r="26">
-[...6 lines deleted...]
-      <c r="C26" t="s" s="3">
+    <row r="29">
+      <c r="A29" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="B29" t="s" s="5">
+        <v>80</v>
+      </c>
+      <c r="C29" t="s" s="5">
         <v>11</v>
       </c>
-      <c r="D26" t="s" s="3">
-[...2 lines deleted...]
-      <c r="E26" s="4">
+      <c r="D29" t="s" s="5">
+        <v>63</v>
+      </c>
+      <c r="E29" s="6">
         <v>45901</v>
       </c>
-      <c r="F26" s="4">
+      <c r="F29" s="6">
         <v>46446</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" t="inlineStr" s="5">
+    <row r="30">
+      <c r="A30" t="inlineStr" s="3">
         <is>
           <t>TECHNOLOGICAL SUPPORT BETWEEN THE UNIVERSITAT POLITÈCNICA DE VALÈNCIA AND THE OPEN UNIVERSITY OF THE NETHERLANDS TO ASSIST AND CO-ORDINATE THE INCLUSION OF SOFTWARE TESTING RESEARCH AND EDUCATION AT THE OU</t>
         </is>
       </c>
-      <c r="B27" t="s" s="5"/>
-[...6 lines deleted...]
-      <c r="E27" s="6">
+      <c r="B30" t="s" s="3"/>
+      <c r="C30" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="E30" s="4">
         <v>45292</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F30" s="4">
         <v>46388</v>
-      </c>
-[...58 lines deleted...]
-        <v>46387</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="5">
+        <v>81</v>
+      </c>
+      <c r="B31" t="s" s="5">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s" s="5">
         <v>83</v>
       </c>
-      <c r="B31" t="s" s="5"/>
-[...2 lines deleted...]
-      </c>
       <c r="D31" t="s" s="5">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="E31" s="6">
-        <v>45992</v>
+        <v>44927</v>
       </c>
       <c r="F31" s="6">
-        <v>46357</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="3">
+        <v>84</v>
+      </c>
+      <c r="B32" t="s" s="3">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>101129375</v>
       </c>
       <c r="C32" t="s" s="3">
         <v>86</v>
       </c>
       <c r="D32" t="s" s="3">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E32" s="4">
-        <v>45261</v>
+        <v>45658</v>
       </c>
       <c r="F32" s="4">
-        <v>46356</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="5">
         <v>87</v>
       </c>
-      <c r="B33" t="s" s="5">
+      <c r="B33" t="s" s="5"/>
+      <c r="C33" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s" s="5">
         <v>88</v>
       </c>
-      <c r="C33" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="6">
-        <v>45627</v>
+        <v>45992</v>
       </c>
       <c r="F33" s="6">
-        <v>46356</v>
+        <v>46357</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="3">
         <v>89</v>
       </c>
-      <c r="B34" t="s" s="3">
+      <c r="B34" s="3">
+        <v>101129375</v>
+      </c>
+      <c r="C34" t="s" s="3">
         <v>90</v>
       </c>
-      <c r="C34" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s" s="3">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="E34" s="4">
-        <v>45243</v>
+        <v>45261</v>
       </c>
       <c r="F34" s="4">
-        <v>46338</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="5">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s" s="5">
         <v>92</v>
       </c>
-      <c r="B35" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s" s="5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D35" t="s" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E35" s="6">
-        <v>45231</v>
+        <v>45627</v>
       </c>
       <c r="F35" s="6">
-        <v>46326</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="3">
+        <v>93</v>
+      </c>
+      <c r="B36" t="s" s="3">
         <v>94</v>
       </c>
-      <c r="B36" t="s" s="3">
+      <c r="C36" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s" s="3">
         <v>95</v>
       </c>
-      <c r="C36" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="4">
-        <v>45776</v>
+        <v>45243</v>
       </c>
       <c r="F36" s="4">
-        <v>46295</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="B37" t="s" s="5">
         <v>97</v>
       </c>
-      <c r="B37" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s" s="5">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E37" s="6">
-        <v>44805</v>
+        <v>45231</v>
       </c>
       <c r="F37" s="6">
-        <v>46265</v>
+        <v>46326</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="3">
+        <v>98</v>
+      </c>
+      <c r="B38" t="s" s="3">
         <v>99</v>
       </c>
-      <c r="B38" t="s" s="3">
+      <c r="C38" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D38" t="s" s="3">
         <v>100</v>
       </c>
-      <c r="C38" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="4">
-        <v>44805</v>
+        <v>45776</v>
       </c>
       <c r="F38" s="4">
-        <v>46265</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="5">
+        <v>101</v>
+      </c>
+      <c r="B39" t="s" s="5">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>101083009</v>
       </c>
       <c r="C39" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D39" t="s" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E39" s="6">
-        <v>45108</v>
+        <v>44805</v>
       </c>
       <c r="F39" s="6">
-        <v>46203</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="3">
         <v>103</v>
       </c>
       <c r="B40" t="s" s="3">
         <v>104</v>
       </c>
       <c r="C40" t="s" s="3">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="D40" t="s" s="3">
         <v>9</v>
       </c>
       <c r="E40" s="4">
-        <v>45474</v>
+        <v>44805</v>
       </c>
       <c r="F40" s="4">
-        <v>46203</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="5">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>105</v>
+      </c>
+      <c r="B41" s="5">
+        <v>101083009</v>
       </c>
       <c r="C41" t="s" s="5">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="D41" t="s" s="5">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="E41" s="6">
-        <v>45809</v>
+        <v>45108</v>
       </c>
       <c r="F41" s="6">
         <v>46203</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="3">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B42" t="s" s="3"/>
+        <v>106</v>
+      </c>
+      <c r="B42" t="s" s="3">
+        <v>107</v>
+      </c>
       <c r="C42" t="s" s="3">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s" s="3">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="E42" s="4">
-        <v>45930</v>
+        <v>45474</v>
       </c>
       <c r="F42" s="4">
         <v>46203</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="5">
+        <v>109</v>
+      </c>
+      <c r="B43" t="s" s="5">
+        <v>110</v>
+      </c>
+      <c r="C43" t="s" s="5">
+        <v>20</v>
+      </c>
+      <c r="D43" t="s" s="5">
         <v>111</v>
       </c>
-      <c r="B43" t="s" s="5"/>
-[...5 lines deleted...]
-      </c>
       <c r="E43" s="6">
-        <v>45709</v>
+        <v>45809</v>
       </c>
       <c r="F43" s="6">
-        <v>46191</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="3">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B44" t="s" s="3"/>
       <c r="C44" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s" s="3">
+        <v>113</v>
+      </c>
+      <c r="E44" s="4">
+        <v>45930</v>
+      </c>
+      <c r="F44" s="4">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="5">
+        <v>114</v>
+      </c>
+      <c r="B45" t="s" s="5"/>
+      <c r="C45" t="s" s="5">
+        <v>115</v>
+      </c>
+      <c r="D45" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="E45" s="6">
+        <v>45709</v>
+      </c>
+      <c r="F45" s="6">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="3">
+        <v>116</v>
+      </c>
+      <c r="B46" t="s" s="3"/>
+      <c r="C46" t="s" s="3">
         <v>8</v>
       </c>
-      <c r="D44" t="s" s="3">
-[...2 lines deleted...]
-      <c r="E44" s="4">
+      <c r="D46" t="s" s="3">
+        <v>117</v>
+      </c>
+      <c r="E46" s="4">
         <v>45936</v>
       </c>
-      <c r="F44" s="4">
+      <c r="F46" s="4">
         <v>46179</v>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" t="inlineStr" s="5">
+    <row r="47">
+      <c r="A47" t="inlineStr" s="5">
         <is>
           <t>DESARROLLO DE NUEVAS TECNOLOGÍAS IA HÍBRIDO COGNITIVASY SU APLICACIÓN EN LOS PROCESOS PRODUCTIVOSINDUSTRIALES DE ÚLTIMA GENERACIÓN: INDUSTRIA DE FABRICACIÓN ADITIVA</t>
         </is>
       </c>
-      <c r="B45" t="s" s="5"/>
-[...34 lines deleted...]
-      </c>
       <c r="B47" t="s" s="5"/>
       <c r="C47" t="s" s="5">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s" s="5">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E47" s="6">
-        <v>45866</v>
+        <v>45930</v>
       </c>
       <c r="F47" s="6">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="3">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="B48" t="s" s="3"/>
       <c r="C48" t="s" s="3">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s" s="3">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="E48" s="4">
-        <v>44805</v>
+        <v>45005</v>
       </c>
       <c r="F48" s="4">
-        <v>46081</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="5">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B49" t="s" s="5"/>
       <c r="C49" t="s" s="5">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s" s="5">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="E49" s="6">
-        <v>44805</v>
+        <v>45866</v>
       </c>
       <c r="F49" s="6">
-        <v>46081</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="3">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>101094872</v>
+        <v>124</v>
+      </c>
+      <c r="B50" t="s" s="3">
+        <v>125</v>
       </c>
       <c r="C50" t="s" s="3">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E50" s="4">
-        <v>44986</v>
+        <v>44805</v>
       </c>
       <c r="F50" s="4">
         <v>46081</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr" s="5">
+      <c r="A51" t="s" s="5">
+        <v>127</v>
+      </c>
+      <c r="B51" t="s" s="5">
+        <v>128</v>
+      </c>
+      <c r="C51" t="s" s="5">
+        <v>129</v>
+      </c>
+      <c r="D51" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E51" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F51" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="3">
+        <v>130</v>
+      </c>
+      <c r="B52" s="3">
+        <v>101094872</v>
+      </c>
+      <c r="C52" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="E52" s="4">
+        <v>44986</v>
+      </c>
+      <c r="F52" s="4">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr" s="5">
         <is>
           <t>Desarrollo de una plataforma dermatológica basada en IA entrenada con parámetros 3D, multiespectrales y fisicoquímicos para la evaluación y seguimiento de patologías cutáneas y sus tratamientos</t>
         </is>
       </c>
-      <c r="B51" t="s" s="5"/>
-      <c r="C51" t="s" s="5">
+      <c r="B53" t="s" s="5"/>
+      <c r="C53" t="s" s="5">
         <v>11</v>
       </c>
-      <c r="D51" t="s" s="5">
-[...2 lines deleted...]
-      <c r="E51" s="6">
+      <c r="D53" t="s" s="5">
+        <v>28</v>
+      </c>
+      <c r="E53" s="6">
         <v>45679</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F53" s="6">
         <v>46081</v>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr" s="3">
+    <row r="54">
+      <c r="A54" t="inlineStr" s="3">
         <is>
           <t>CONTRATO DE INVESTIGACION Y DESARROLLO ENTRE LA UNIVERSITAT POLITECNICA DE VALENCIA Y LA EMPRESA RENAULT ESPANA S.A. PARA ABORDAR RETOS Y SOLUCIONES DE IA Y MOVILIDAD</t>
         </is>
       </c>
-      <c r="B52" t="s" s="3"/>
-[...6 lines deleted...]
-      <c r="E52" s="4">
+      <c r="B54" t="s" s="3"/>
+      <c r="C54" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="D54" t="s" s="3">
+        <v>131</v>
+      </c>
+      <c r="E54" s="4">
         <v>45667</v>
       </c>
-      <c r="F52" s="4">
+      <c r="F54" s="4">
         <v>46032</v>
-      </c>
-[...38 lines deleted...]
-        <v>46022</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="5">
+        <v>132</v>
+      </c>
+      <c r="B55" t="s" s="5">
         <v>133</v>
       </c>
-      <c r="B55" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s" s="5">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s" s="5">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="E55" s="6">
-        <v>45658</v>
+        <v>44562</v>
       </c>
       <c r="F55" s="6">
         <v>46022</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="3">
+        <v>134</v>
+      </c>
+      <c r="B56" t="s" s="3">
         <v>135</v>
       </c>
-      <c r="B56" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="C56" t="s" s="3">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s" s="3">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="E56" s="4">
-        <v>45658</v>
+        <v>44562</v>
       </c>
       <c r="F56" s="4">
         <v>46022</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="5">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B57" t="s" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="B57" t="s" s="5">
+        <v>85</v>
+      </c>
       <c r="C57" t="s" s="5">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D57" t="s" s="5">
-        <v>140</v>
+        <v>63</v>
       </c>
       <c r="E57" s="6">
-        <v>45695</v>
+        <v>45658</v>
       </c>
       <c r="F57" s="6">
-        <v>45998</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s" s="3">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B58" t="s" s="3"/>
+        <v>138</v>
+      </c>
+      <c r="B58" t="s" s="3">
+        <v>139</v>
+      </c>
       <c r="C58" t="s" s="3">
-        <v>8</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s" s="3">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="E58" s="4">
-        <v>45253</v>
+        <v>45658</v>
       </c>
       <c r="F58" s="4">
-        <v>45965</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="5">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B59" t="s" s="5"/>
       <c r="C59" t="s" s="5">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s" s="5">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E59" s="6">
-        <v>45686</v>
+        <v>45695</v>
       </c>
       <c r="F59" s="6">
-        <v>45959</v>
+        <v>45998</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="3">
+        <v>144</v>
+      </c>
+      <c r="B60" t="s" s="3"/>
+      <c r="C60" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="E60" s="4">
+        <v>45253</v>
+      </c>
+      <c r="F60" s="4">
+        <v>45965</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="5">
+        <v>145</v>
+      </c>
+      <c r="B61" t="s" s="5"/>
+      <c r="C61" t="s" s="5">
+        <v>129</v>
+      </c>
+      <c r="D61" t="s" s="5">
         <v>143</v>
       </c>
-      <c r="B60" t="s" s="3">
-[...5 lines deleted...]
-      <c r="D60" t="s" s="3">
+      <c r="E61" s="6">
+        <v>45686</v>
+      </c>
+      <c r="F61" s="6">
+        <v>45959</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="3">
+        <v>146</v>
+      </c>
+      <c r="B62" t="s" s="3">
+        <v>147</v>
+      </c>
+      <c r="C62" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s" s="3">
         <v>9</v>
       </c>
-      <c r="E60" s="4">
+      <c r="E62" s="4">
         <v>44896</v>
       </c>
-      <c r="F60" s="4">
+      <c r="F62" s="4">
         <v>45930</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" t="inlineStr" s="5">
+    <row r="63">
+      <c r="A63" t="inlineStr" s="5">
         <is>
           <t>Análisis de datos clínicos y transcriptómicos de los datos obtenidos en el estudio de dieta con mandarina mediante la combinación de técnicas bioinformáticas clásicas con métodos de ML para realizar un análisis exhaustivo y minucioso de los datos biológicos, para intentar comprender cómo la dieta incide en la expresión génica y el proceso de envejecimiento. Aplicaremos técnicas de aprendizaje supervisado y no supervisado junto con la detección de genes diferencialmente expresados (DEG) para intentar establecer correlaciones mediante el análisis de enriquecimiento de vías metabólicas, y de señalización asociadas al envejecimiento. En concreto, se utilizarán técnicas de aprendizaje no supervisado para la reducción de dimensionalidad y clusterización de los datos. Mediante técnicas de aprendizaje supervisado (regresión, máquinas de soporte vectorial, árboles de decisión o Ensemble) se identificarán los genes o grupos de genes asociados a cada una de las subpoblaciones conocidas. Dentro del proceso de valorización de datos y extracción de conocimiento, UPV trabajará aplicando y seleccionando las técnicas de ML más adecuadas, conforme al proceso de caracterización de datos disponibles. Finalmente, se deberá tener en cuenta que dado el reducido número de ejemplos disponibles, los resultados obtenidos deberán interpretarse con cautela, ya que el tamaño limitado del conjunto de datos no permite garantizar la robustez, generalización ni fiabilidad de los modelos desarrollados.</t>
         </is>
       </c>
-      <c r="B61" t="s" s="5">
-[...2 lines deleted...]
-      <c r="C61" t="s" s="5">
+      <c r="B63" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="C63" t="s" s="5">
         <v>11</v>
       </c>
-      <c r="D61" t="s" s="5">
-[...2 lines deleted...]
-      <c r="E61" s="6">
+      <c r="D63" t="s" s="5">
+        <v>149</v>
+      </c>
+      <c r="E63" s="6">
         <v>45855</v>
       </c>
-      <c r="F61" s="6">
+      <c r="F63" s="6">
         <v>45917</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" t="inlineStr" s="3">
+    <row r="64">
+      <c r="A64" t="inlineStr" s="3">
         <is>
           <t>Desarrollo inicial de la plataforma digital D-PAL con el diseño de arquitectura del sistema que permita comenzar pruebas internas y preparar la implementación de los módulos adaptativos y de monitorización</t>
         </is>
       </c>
-      <c r="B62" t="s" s="3">
-[...8 lines deleted...]
-      <c r="E62" s="4">
+      <c r="B64" t="s" s="3">
+        <v>148</v>
+      </c>
+      <c r="C64" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="D64" t="s" s="3">
+        <v>150</v>
+      </c>
+      <c r="E64" s="4">
         <v>45868</v>
       </c>
-      <c r="F62" s="4">
+      <c r="F64" s="4">
         <v>45915</v>
-      </c>
-[...38 lines deleted...]
-        <v>45900</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s" s="5">
+        <v>151</v>
+      </c>
+      <c r="B65" s="5">
+        <v>101055874</v>
+      </c>
+      <c r="C65" t="s" s="5">
         <v>152</v>
       </c>
-      <c r="B65" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E65" s="6">
         <v>44805</v>
       </c>
       <c r="F65" s="6">
         <v>45900</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s" s="3">
+        <v>153</v>
+      </c>
+      <c r="B66" t="s" s="3">
+        <v>154</v>
+      </c>
+      <c r="C66" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E66" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F66" s="4">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="5">
         <v>155</v>
       </c>
-      <c r="B66" t="s" s="3"/>
-[...3 lines deleted...]
-      <c r="D66" t="s" s="3">
+      <c r="B67" t="s" s="5">
         <v>156</v>
       </c>
-      <c r="E66" s="4">
+      <c r="C67" t="s" s="5">
+        <v>157</v>
+      </c>
+      <c r="D67" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E67" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F67" s="6">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="3">
+        <v>158</v>
+      </c>
+      <c r="B68" t="s" s="3"/>
+      <c r="C68" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="D68" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="E68" s="4">
         <v>45692</v>
       </c>
-      <c r="F66" s="4">
+      <c r="F68" s="4">
         <v>45873</v>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" t="inlineStr" s="5">
+    <row r="69">
+      <c r="A69" t="inlineStr" s="5">
         <is>
           <t>Desarrollo de un Sistema Sostenible de Transporte Interurbano Adaptado a la Demanda Mediante Inteligencia Artificial y Optimización para Colectivos Vulnerables en la Comunitat Valenciana</t>
         </is>
       </c>
-      <c r="B67" t="s" s="5">
-[...8 lines deleted...]
-      <c r="E67" s="6">
+      <c r="B69" t="s" s="5">
+        <v>160</v>
+      </c>
+      <c r="C69" t="s" s="5">
+        <v>72</v>
+      </c>
+      <c r="D69" t="s" s="5">
+        <v>161</v>
+      </c>
+      <c r="E69" s="6">
         <v>45536</v>
       </c>
-      <c r="F67" s="6">
+      <c r="F69" s="6">
         <v>45869</v>
-      </c>
-[...36 lines deleted...]
-        <v>45839</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="3">
+        <v>162</v>
+      </c>
+      <c r="B70" t="s" s="3">
+        <v>163</v>
+      </c>
+      <c r="C70" t="s" s="3">
         <v>164</v>
       </c>
-      <c r="B70" t="s" s="3">
+      <c r="D70" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E70" s="4">
+        <v>44927</v>
+      </c>
+      <c r="F70" s="4">
+        <v>45853</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="5">
         <v>165</v>
       </c>
-      <c r="C70" t="s" s="3">
+      <c r="B71" t="s" s="5"/>
+      <c r="C71" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D71" t="s" s="5">
         <v>166</v>
       </c>
-      <c r="D70" t="s" s="3">
-[...2 lines deleted...]
-      <c r="E70" s="4">
+      <c r="E71" s="6">
+        <v>45474</v>
+      </c>
+      <c r="F71" s="6">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="3">
+        <v>167</v>
+      </c>
+      <c r="B72" t="s" s="3">
+        <v>168</v>
+      </c>
+      <c r="C72" t="s" s="3">
+        <v>169</v>
+      </c>
+      <c r="D72" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E72" s="4">
         <v>45292</v>
       </c>
-      <c r="F70" s="4">
+      <c r="F72" s="4">
         <v>45838</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr" s="5">
+    <row r="73">
+      <c r="A73" t="inlineStr" s="5">
         <is>
           <t>DISEÑO DE UNA SALA DE LA CALMA: ELEMENTOS Y FUNCIONALIDADES INTERACTIVAS DE AMBIENTACIÓN SENSORIAL CONTROLADAS POR IA, PARA LA REGULACIÓN EMOCIONAL DE LA PERSONA, EN UNA UNIDAD DE SALUD MENTAL</t>
         </is>
       </c>
-      <c r="B71" t="s" s="5">
-[...8 lines deleted...]
-      <c r="E71" s="6">
+      <c r="B73" t="s" s="5">
+        <v>170</v>
+      </c>
+      <c r="C73" t="s" s="5">
+        <v>33</v>
+      </c>
+      <c r="D73" t="s" s="5">
+        <v>63</v>
+      </c>
+      <c r="E73" s="6">
         <v>45292</v>
       </c>
-      <c r="F71" s="6">
+      <c r="F73" s="6">
         <v>45838</v>
-      </c>
-[...38 lines deleted...]
-        <v>45799</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="3">
+        <v>171</v>
+      </c>
+      <c r="B74" t="s" s="3">
         <v>172</v>
       </c>
-      <c r="B74" t="s" s="3"/>
       <c r="C74" t="s" s="3">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="D74" t="s" s="3">
-        <v>173</v>
+        <v>63</v>
       </c>
       <c r="E74" s="4">
-        <v>45707</v>
+        <v>45292</v>
       </c>
       <c r="F74" s="4">
-        <v>45747</v>
+        <v>45838</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="5">
+        <v>173</v>
+      </c>
+      <c r="B75" t="s" s="5">
         <v>174</v>
       </c>
-      <c r="B75" t="s" s="5"/>
       <c r="C75" t="s" s="5">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s" s="5">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="E75" s="6">
-        <v>44628</v>
+        <v>45282</v>
       </c>
       <c r="F75" s="6">
-        <v>45724</v>
+        <v>45799</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="3">
         <v>175</v>
       </c>
       <c r="B76" t="s" s="3"/>
       <c r="C76" t="s" s="3">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="D76" t="s" s="3">
         <v>176</v>
       </c>
       <c r="E76" s="4">
-        <v>44939</v>
+        <v>45707</v>
       </c>
       <c r="F76" s="4">
-        <v>45670</v>
+        <v>45747</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="5">
         <v>177</v>
       </c>
-      <c r="B77" t="s" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="B77" t="s" s="5"/>
       <c r="C77" t="s" s="5">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="D77" t="s" s="5">
-        <v>180</v>
+        <v>53</v>
       </c>
       <c r="E77" s="6">
-        <v>44562</v>
+        <v>44628</v>
       </c>
       <c r="F77" s="6">
-        <v>45657</v>
+        <v>45724</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="3">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B78" t="s" s="3"/>
       <c r="C78" t="s" s="3">
-        <v>183</v>
+        <v>126</v>
       </c>
       <c r="D78" t="s" s="3">
-        <v>12</v>
+        <v>179</v>
       </c>
       <c r="E78" s="4">
-        <v>44562</v>
+        <v>44939</v>
       </c>
       <c r="F78" s="4">
-        <v>45657</v>
+        <v>45670</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="5">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B79" t="s" s="5">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C79" t="s" s="5">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D79" t="s" s="5">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="E79" s="6">
         <v>44562</v>
       </c>
       <c r="F79" s="6">
         <v>45657</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="3">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B80" t="s" s="3">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C80" t="s" s="3">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D80" t="s" s="3">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E80" s="4">
-        <v>44927</v>
+        <v>44562</v>
       </c>
       <c r="F80" s="4">
         <v>45657</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="5">
+        <v>187</v>
+      </c>
+      <c r="B81" t="s" s="5">
+        <v>188</v>
+      </c>
+      <c r="C81" t="s" s="5">
+        <v>189</v>
+      </c>
+      <c r="D81" t="s" s="5">
+        <v>28</v>
+      </c>
+      <c r="E81" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F81" s="6">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="3">
         <v>190</v>
       </c>
-      <c r="B81" t="s" s="5">
+      <c r="B82" t="s" s="3">
         <v>191</v>
       </c>
-      <c r="C81" t="s" s="5">
-[...5 lines deleted...]
-      <c r="E81" s="6">
+      <c r="C82" t="s" s="3">
+        <v>192</v>
+      </c>
+      <c r="D82" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E82" s="4">
+        <v>44927</v>
+      </c>
+      <c r="F82" s="4">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="5">
+        <v>193</v>
+      </c>
+      <c r="B83" t="s" s="5">
+        <v>194</v>
+      </c>
+      <c r="C83" t="s" s="5">
+        <v>108</v>
+      </c>
+      <c r="D83" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="E83" s="6">
         <v>44896</v>
       </c>
-      <c r="F81" s="6">
+      <c r="F83" s="6">
         <v>45626</v>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="inlineStr" s="3">
+    <row r="84">
+      <c r="A84" t="inlineStr" s="3">
         <is>
           <t>Simulador de flotas urbanas para la predicción de los costes y beneficios de la aplicación de soluciones que fomenten la movilidad activa y el transporte urbano sostenible</t>
         </is>
       </c>
-      <c r="B82" t="s" s="3">
-[...5 lines deleted...]
-      <c r="D82" t="s" s="3">
+      <c r="B84" t="s" s="3">
+        <v>195</v>
+      </c>
+      <c r="C84" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s" s="3">
         <v>9</v>
       </c>
-      <c r="E82" s="4">
+      <c r="E84" s="4">
         <v>44896</v>
       </c>
-      <c r="F82" s="4">
+      <c r="F84" s="4">
         <v>45626</v>
-      </c>
-[...38 lines deleted...]
-        <v>45603</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="5">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s" s="5">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C85" t="s" s="5">
-        <v>200</v>
+        <v>157</v>
       </c>
       <c r="D85" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E85" s="6">
-        <v>44197</v>
+        <v>44896</v>
       </c>
       <c r="F85" s="6">
-        <v>45565</v>
+        <v>45626</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="3">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s" s="3">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C86" t="s" s="3">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="D86" t="s" s="3">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="E86" s="4">
-        <v>44562</v>
+        <v>44927</v>
       </c>
       <c r="F86" s="4">
-        <v>45565</v>
+        <v>45603</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="5">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s" s="5">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C87" t="s" s="5">
-        <v>46</v>
+        <v>202</v>
       </c>
       <c r="D87" t="s" s="5">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E87" s="6">
-        <v>44687</v>
+        <v>44197</v>
       </c>
       <c r="F87" s="6">
         <v>45565</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="3">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B88" t="s" s="3"/>
+        <v>203</v>
+      </c>
+      <c r="B88" t="s" s="3">
+        <v>204</v>
+      </c>
       <c r="C88" t="s" s="3">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s" s="3">
-        <v>206</v>
+        <v>21</v>
       </c>
       <c r="E88" s="4">
-        <v>44888</v>
+        <v>44562</v>
       </c>
       <c r="F88" s="4">
-        <v>45558</v>
+        <v>45565</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="5">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B89" t="s" s="5">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C89" t="s" s="5">
-        <v>209</v>
+        <v>20</v>
       </c>
       <c r="D89" t="s" s="5">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="E89" s="6">
-        <v>44440</v>
+        <v>44687</v>
       </c>
       <c r="F89" s="6">
-        <v>45535</v>
+        <v>45565</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="3">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B90" t="s" s="3"/>
       <c r="C90" t="s" s="3">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="D90" t="s" s="3">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E90" s="4">
-        <v>44686</v>
+        <v>44888</v>
       </c>
       <c r="F90" s="4">
-        <v>45505</v>
+        <v>45558</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="5">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B91" t="s" s="5">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C91" t="s" s="5">
-        <v>24</v>
+        <v>211</v>
       </c>
       <c r="D91" t="s" s="5">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="E91" s="6">
-        <v>44404</v>
+        <v>44440</v>
       </c>
       <c r="F91" s="6">
-        <v>45499</v>
+        <v>45535</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="3">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B92" t="s" s="3"/>
+        <v>212</v>
+      </c>
+      <c r="B92" t="s" s="3">
+        <v>213</v>
+      </c>
       <c r="C92" t="s" s="3">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="D92" t="s" s="3">
-        <v>114</v>
+        <v>214</v>
       </c>
       <c r="E92" s="4">
-        <v>44956</v>
+        <v>44686</v>
       </c>
       <c r="F92" s="4">
-        <v>45473</v>
+        <v>45505</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="5">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s" s="5">
         <v>216</v>
       </c>
-      <c r="B93" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s" s="5">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="D93" t="s" s="5">
-        <v>9</v>
+        <v>148</v>
       </c>
       <c r="E93" s="6">
-        <v>44531</v>
+        <v>44404</v>
       </c>
       <c r="F93" s="6">
-        <v>45443</v>
+        <v>45499</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="3">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B94" t="s" s="3"/>
       <c r="C94" t="s" s="3">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="D94" t="s" s="3">
-        <v>219</v>
+        <v>117</v>
       </c>
       <c r="E94" s="4">
-        <v>44984</v>
+        <v>44956</v>
       </c>
       <c r="F94" s="4">
-        <v>45439</v>
+        <v>45473</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="5">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s" s="5">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C95" t="s" s="5">
-        <v>8</v>
+        <v>126</v>
       </c>
       <c r="D95" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E95" s="6">
+        <v>44531</v>
+      </c>
+      <c r="F95" s="6">
+        <v>45443</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="3">
+        <v>220</v>
+      </c>
+      <c r="B96" t="s" s="3"/>
+      <c r="C96" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="D96" t="s" s="3">
+        <v>221</v>
+      </c>
+      <c r="E96" s="4">
+        <v>44984</v>
+      </c>
+      <c r="F96" s="4">
+        <v>45439</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="5">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s" s="5">
+        <v>223</v>
+      </c>
+      <c r="C97" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="D97" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E97" s="6">
         <v>44287</v>
       </c>
-      <c r="F95" s="6">
+      <c r="F97" s="6">
         <v>45382</v>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="inlineStr" s="3">
+    <row r="98">
+      <c r="A98" t="inlineStr" s="3">
         <is>
           <t>CONTRATO DE ASESORAMIENTO ENTRE LA UPV Y LA EMPRESA SYNDENO S.L. PARA DEFINICIÓN DE UN LENGUAJE ESPECÍFICO DE DOMINIO (DSL) PARA LA ESPECIFICACIÓN DE FLUJOS DE EVENTOS Y EL DESARROLLO DE MECANISMOS PARA EL CONTROL Y LA TRAZABILIDAD DE SU PROPAGACIÓN</t>
         </is>
       </c>
-      <c r="B96" t="s" s="3"/>
-[...6 lines deleted...]
-      <c r="E96" s="4">
+      <c r="B98" t="s" s="3"/>
+      <c r="C98" t="s" s="3">
+        <v>211</v>
+      </c>
+      <c r="D98" t="s" s="3">
+        <v>224</v>
+      </c>
+      <c r="E98" s="4">
         <v>45084</v>
       </c>
-      <c r="F96" s="4">
+      <c r="F98" s="4">
         <v>45329</v>
-      </c>
-[...38 lines deleted...]
-        <v>45264</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="5">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B99" t="s" s="5">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C99" t="s" s="5">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="D99" t="s" s="5">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="E99" s="6">
-        <v>44531</v>
+        <v>44562</v>
       </c>
       <c r="F99" s="6">
-        <v>45260</v>
+        <v>45291</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="3">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s" s="3">
-        <v>231</v>
+        <v>148</v>
       </c>
       <c r="C100" t="s" s="3">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="D100" t="s" s="3">
-        <v>12</v>
+        <v>229</v>
       </c>
       <c r="E100" s="4">
-        <v>44713</v>
+        <v>45260</v>
       </c>
       <c r="F100" s="4">
-        <v>45260</v>
+        <v>45264</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="5">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>101016442</v>
+        <v>230</v>
+      </c>
+      <c r="B101" t="s" s="5">
+        <v>231</v>
       </c>
       <c r="C101" t="s" s="5">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E101" s="6">
-        <v>45017</v>
+        <v>44531</v>
       </c>
       <c r="F101" s="6">
-        <v>45230</v>
+        <v>45260</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="3">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s" s="3">
         <v>233</v>
       </c>
-      <c r="B102" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s" s="3">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="D102" t="s" s="3">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E102" s="4">
-        <v>44900</v>
+        <v>44713</v>
       </c>
       <c r="F102" s="4">
-        <v>45205</v>
+        <v>45260</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="5">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>234</v>
+      </c>
+      <c r="B103" s="5">
+        <v>101016442</v>
       </c>
       <c r="C103" t="s" s="5">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s" s="5">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="E103" s="6">
-        <v>44256</v>
+        <v>45017</v>
       </c>
       <c r="F103" s="6">
-        <v>45199</v>
+        <v>45230</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="3">
+        <v>235</v>
+      </c>
+      <c r="B104" t="s" s="3">
+        <v>236</v>
+      </c>
+      <c r="C104" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E104" s="4">
+        <v>44900</v>
+      </c>
+      <c r="F104" s="4">
+        <v>45205</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="5">
         <v>237</v>
       </c>
-      <c r="B104" t="s" s="3">
+      <c r="B105" t="s" s="5">
         <v>238</v>
       </c>
-      <c r="C104" t="s" s="3">
-[...5 lines deleted...]
-      <c r="E104" s="4">
+      <c r="C105" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s" s="5">
+        <v>21</v>
+      </c>
+      <c r="E105" s="6">
+        <v>44256</v>
+      </c>
+      <c r="F105" s="6">
+        <v>45199</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="3">
+        <v>239</v>
+      </c>
+      <c r="B106" t="s" s="3">
+        <v>240</v>
+      </c>
+      <c r="C106" t="s" s="3">
+        <v>129</v>
+      </c>
+      <c r="D106" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="E106" s="4">
         <v>44470</v>
       </c>
-      <c r="F104" s="4">
+      <c r="F106" s="4">
         <v>45199</v>
       </c>
     </row>
-    <row r="105">
-      <c r="A105" t="inlineStr" s="5">
+    <row r="107">
+      <c r="A107" t="inlineStr" s="5">
         <is>
           <t>SIRENA-SALUD: ESPECIFICACIÓN DE REQUISITOS DE SISTEMA. VERIFICACIÓN DE PROPIEDADES DE SEGURIDAD EN PROTOCOLOS DE COMUNICACIÓN, QUE TENGAN EFECTOS EN ENTORNOS SANITARIOS. PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN. CREAR, MODIFICAR, ALTERAR PATRONES Y REGLAS DE SEGURIDAD QUE PERFECCIONEN LA INTEGRIDAD Y SEGURIDAD DE LOS HOSPITALES.----</t>
         </is>
       </c>
-      <c r="B105" t="s" s="5">
-[...2 lines deleted...]
-      <c r="C105" t="s" s="5">
+      <c r="B107" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="C107" t="s" s="5">
         <v>8</v>
       </c>
-      <c r="D105" t="s" s="5">
-[...2 lines deleted...]
-      <c r="E105" s="6">
+      <c r="D107" t="s" s="5">
+        <v>120</v>
+      </c>
+      <c r="E107" s="6">
         <v>45047</v>
       </c>
-      <c r="F105" s="6">
+      <c r="F107" s="6">
         <v>45197</v>
-      </c>
-[...38 lines deleted...]
-        <v>45107</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="3">
+        <v>241</v>
+      </c>
+      <c r="B108" t="s" s="3">
+        <v>242</v>
+      </c>
+      <c r="C108" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="D108" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="E108" s="4">
+        <v>44473</v>
+      </c>
+      <c r="F108" s="4">
+        <v>45141</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="5">
         <v>243</v>
       </c>
-      <c r="B108" t="s" s="3">
+      <c r="B109" t="s" s="5">
         <v>244</v>
       </c>
-      <c r="C108" t="s" s="3">
-[...5 lines deleted...]
-      <c r="E108" s="4">
+      <c r="C109" t="s" s="5">
+        <v>90</v>
+      </c>
+      <c r="D109" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="E109" s="6">
+        <v>44287</v>
+      </c>
+      <c r="F109" s="6">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="3">
+        <v>245</v>
+      </c>
+      <c r="B110" t="s" s="3">
+        <v>246</v>
+      </c>
+      <c r="C110" t="s" s="3">
+        <v>142</v>
+      </c>
+      <c r="D110" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E110" s="4">
         <v>44562</v>
       </c>
-      <c r="F108" s="4">
+      <c r="F110" s="4">
         <v>45107</v>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" t="inlineStr" s="5">
+    <row r="111">
+      <c r="A111" t="inlineStr" s="5">
         <is>
           <t>DESARROLLO DE UN SISTEMA DE INFORMACIÓN INTELIGENTE PARA UNA GESTIÓN DE DATOS ADAPTADA A LOS CRITERIOS DE CALIDAD, SEGURIDAD Y EFICACIA PARA UNA MEDICINA NUCLEAR DE PRECISIÓN ORIENTADA A LAS NECESIDADES DE LOS PACIENTES</t>
         </is>
       </c>
-      <c r="B109" t="s" s="5">
-[...2 lines deleted...]
-      <c r="C109" t="s" s="5">
+      <c r="B111" t="s" s="5">
+        <v>247</v>
+      </c>
+      <c r="C111" t="s" s="5">
         <v>11</v>
       </c>
-      <c r="D109" t="s" s="5">
-[...2 lines deleted...]
-      <c r="E109" s="6">
+      <c r="D111" t="s" s="5">
+        <v>63</v>
+      </c>
+      <c r="E111" s="6">
         <v>44562</v>
       </c>
-      <c r="F109" s="6">
+      <c r="F111" s="6">
         <v>45107</v>
-      </c>
-[...34 lines deleted...]
-        <v>44954</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="3">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="B112" t="s" s="3"/>
       <c r="C112" t="s" s="3">
-        <v>11</v>
+        <v>249</v>
       </c>
       <c r="D112" t="s" s="3">
-        <v>56</v>
+        <v>250</v>
       </c>
       <c r="E112" s="4">
-        <v>44562</v>
+        <v>44440</v>
       </c>
       <c r="F112" s="4">
-        <v>44926</v>
+        <v>44986</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="5">
+        <v>251</v>
+      </c>
+      <c r="B113" t="s" s="5"/>
+      <c r="C113" t="s" s="5">
+        <v>249</v>
+      </c>
+      <c r="D113" t="s" s="5">
+        <v>252</v>
+      </c>
+      <c r="E113" s="6">
+        <v>44679</v>
+      </c>
+      <c r="F113" s="6">
+        <v>44954</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="3">
         <v>253</v>
       </c>
-      <c r="B113" t="s" s="5">
+      <c r="B114" t="s" s="3">
         <v>254</v>
       </c>
-      <c r="C113" t="s" s="5">
-[...5 lines deleted...]
-      <c r="E113" s="6">
+      <c r="C114" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="D114" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="E114" s="4">
         <v>44562</v>
       </c>
-      <c r="F113" s="6">
+      <c r="F114" s="4">
         <v>44926</v>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="inlineStr" s="3">
+    <row r="115">
+      <c r="A115" t="s" s="5">
+        <v>255</v>
+      </c>
+      <c r="B115" t="s" s="5">
+        <v>256</v>
+      </c>
+      <c r="C115" t="s" s="5">
+        <v>126</v>
+      </c>
+      <c r="D115" t="s" s="5">
+        <v>63</v>
+      </c>
+      <c r="E115" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F115" s="6">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr" s="3">
         <is>
           <t>ESPECIFICACIÓN DE REQUISITOS ASOCIADOS A LAS INFRAESTRUCTURAS DE PLATAFORMAS DE SMARTCITY. REQUISITOS ASOCIADOS A LA PLATAFORMA SMARTCITY A DESARROLLAR. DISEÑO Y DESARROLLO DE LOS ELEMENTOS Y ARQUITECTURA AVANZADA PARA UNA PLATAFORMA DE INTELIGENCIA DE RIESGOS EN EL ENTORNO DE APLICACIÓN. DISEÑO DE INTERFACES PARA CADA PERFIL.--------</t>
         </is>
       </c>
-      <c r="B114" t="s" s="3">
-[...2 lines deleted...]
-      <c r="C114" t="s" s="3">
+      <c r="B116" t="s" s="3">
+        <v>148</v>
+      </c>
+      <c r="C116" t="s" s="3">
         <v>8</v>
       </c>
-      <c r="D114" t="s" s="3">
-[...2 lines deleted...]
-      <c r="E114" s="4">
+      <c r="D116" t="s" s="3">
+        <v>120</v>
+      </c>
+      <c r="E116" s="4">
         <v>44623</v>
       </c>
-      <c r="F114" s="4">
+      <c r="F116" s="4">
         <v>44918</v>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" t="inlineStr" s="5">
+    <row r="117">
+      <c r="A117" t="inlineStr" s="5">
         <is>
           <t>SERVICIO DE I+D PARA DOTAR DE IA UNA INTERFAZ BIDIRECCIONAL DE INTERCAMBIO DIRECTO DE INFORMACION PACIENTE/SISTEMA SANITARIO + SISTEMA ANALITICO PREDICTIVO DE SOPORTE PROFESIONAL MAS SU PLATAFORMA EN BASE DPARA USO CLINICO Y EN INVESTIGACION</t>
         </is>
       </c>
-      <c r="B115" t="s" s="5"/>
-[...36 lines deleted...]
-      </c>
       <c r="B117" t="s" s="5"/>
       <c r="C117" t="s" s="5">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D117" t="s" s="5">
-        <v>258</v>
+        <v>117</v>
       </c>
       <c r="E117" s="6">
-        <v>44557</v>
+        <v>44670</v>
       </c>
       <c r="F117" s="6">
-        <v>44831</v>
+        <v>44838</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="3">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B118" t="s" s="3">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C118" t="s" s="3">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s" s="3">
-        <v>261</v>
+        <v>63</v>
       </c>
       <c r="E118" s="4">
-        <v>44531</v>
+        <v>44470</v>
       </c>
       <c r="F118" s="4">
-        <v>44742</v>
+        <v>44834</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="5">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="B119" t="s" s="5"/>
       <c r="C119" t="s" s="5">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="D119" t="s" s="5">
-        <v>176</v>
+        <v>260</v>
       </c>
       <c r="E119" s="6">
-        <v>44701</v>
+        <v>44557</v>
       </c>
       <c r="F119" s="6">
-        <v>44715</v>
+        <v>44831</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="3">
+        <v>261</v>
+      </c>
+      <c r="B120" t="s" s="3">
+        <v>262</v>
+      </c>
+      <c r="C120" t="s" s="3">
+        <v>129</v>
+      </c>
+      <c r="D120" t="s" s="3">
         <v>263</v>
       </c>
-      <c r="B120" t="s" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="E120" s="4">
-        <v>44595</v>
+        <v>44531</v>
       </c>
       <c r="F120" s="4">
-        <v>44650</v>
+        <v>44742</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="5">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B121" t="s" s="5">
-        <v>266</v>
+        <v>148</v>
       </c>
       <c r="C121" t="s" s="5">
-        <v>267</v>
+        <v>126</v>
       </c>
       <c r="D121" t="s" s="5">
-        <v>268</v>
+        <v>179</v>
       </c>
       <c r="E121" s="6">
-        <v>44602</v>
+        <v>44701</v>
       </c>
       <c r="F121" s="6">
-        <v>44629</v>
+        <v>44715</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="B122" t="s" s="3">
+        <v>266</v>
+      </c>
+      <c r="C122" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D122" t="s" s="3">
+        <v>176</v>
+      </c>
+      <c r="E122" s="4">
+        <v>44595</v>
+      </c>
+      <c r="F122" s="4">
+        <v>44650</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="5">
+        <v>267</v>
+      </c>
+      <c r="B123" t="s" s="5">
+        <v>268</v>
+      </c>
+      <c r="C123" t="s" s="5">
         <v>269</v>
       </c>
-      <c r="B122" t="s" s="3">
+      <c r="D123" t="s" s="5">
         <v>270</v>
       </c>
-      <c r="C122" t="s" s="3">
-[...5 lines deleted...]
-      <c r="E122" s="4">
+      <c r="E123" s="6">
+        <v>44602</v>
+      </c>
+      <c r="F123" s="6">
+        <v>44629</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="3">
+        <v>271</v>
+      </c>
+      <c r="B124" t="s" s="3">
+        <v>272</v>
+      </c>
+      <c r="C124" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D124" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="E124" s="4">
         <v>44562</v>
       </c>
-      <c r="F122" s="4">
+      <c r="F124" s="4">
         <v>44562</v>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="inlineStr" s="5">
+    <row r="125">
+      <c r="A125" t="inlineStr" s="5">
         <is>
           <t>SIRENA-RT: ANÁLISIS DE RIESGOS DE INFORMACIÓN DE SEGURIDAD PARA ENTORNOS DE SISTEMAS EN TRANSPORTE FERROVIARIO, TRABAJOS REALIZADOS EN LA FASE 2: ESPECIFICACIONES DE REQUISITOS USUARIO Y SISTEMA, FASE 3: PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN, Y TAREAS DE REDISEÑO, FASE 4: VALIDACIÓN Y REDISEÑO.----</t>
         </is>
       </c>
-      <c r="B123" t="s" s="5">
-[...2 lines deleted...]
-      <c r="C123" t="s" s="5">
+      <c r="B125" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="C125" t="s" s="5">
         <v>8</v>
       </c>
-      <c r="D123" t="s" s="5">
-[...2 lines deleted...]
-      <c r="E123" s="6">
+      <c r="D125" t="s" s="5">
+        <v>120</v>
+      </c>
+      <c r="E125" s="6">
         <v>44317</v>
       </c>
-      <c r="F123" s="6">
+      <c r="F125" s="6">
         <v>44519</v>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" t="inlineStr" s="3">
+    <row r="126">
+      <c r="A126" t="inlineStr" s="3">
         <is>
           <t>UAB_SOAR_PYMES: HERRAMIENTA MULTITENANT DEL ANÁLISIS DE COMPORTAMIENTO DE SEGURIDAD DEL USUARIO, DE LA RESPUESTA PARA ENTORNOS PYME, TRABAJOS REALIZADOS EN LA FASE 1: ESPECIFICACIONES DE REQUISITOS DEL SISTEMA Y LA FASE 3: PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN. ESTUDIO DE LOS PROTOCOLOS DE COMUNICACIÓN SEGUROS PARA LAS COMUNICACIONES A LO LARGO DE TODO EL PROYECTO, DESDE LOS SISTEMAS DE CAPTURA Y GESTIÓN DE EVENTOS DE SEGURIDAD VINCULADOS CON LOS USUARIOS. ESTUDIO Y PROGRAMACIÓN DE INTERFACES PARA LA CONSULTA DE SERVICIOS ANTIAPT EN LA NUBE.--------</t>
         </is>
       </c>
-      <c r="B124" t="s" s="3">
-[...2 lines deleted...]
-      <c r="C124" t="s" s="3">
+      <c r="B126" t="s" s="3">
+        <v>148</v>
+      </c>
+      <c r="C126" t="s" s="3">
         <v>8</v>
       </c>
-      <c r="D124" t="s" s="3">
-[...2 lines deleted...]
-      <c r="E124" s="4">
+      <c r="D126" t="s" s="3">
+        <v>120</v>
+      </c>
+      <c r="E126" s="4">
         <v>44317</v>
       </c>
-      <c r="F124" s="4">
+      <c r="F126" s="4">
         <v>44519</v>
       </c>
     </row>
-    <row r="125">
-[...12 lines deleted...]
-      <c r="E125" s="6">
+    <row r="127">
+      <c r="A127" t="s" s="5">
+        <v>273</v>
+      </c>
+      <c r="B127" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="C127" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="D127" t="s" s="5">
+        <v>274</v>
+      </c>
+      <c r="E127" s="6">
         <v>44468</v>
       </c>
-      <c r="F125" s="6">
+      <c r="F127" s="6">
         <v>44469</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>