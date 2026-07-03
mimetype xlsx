--- v2 (2026-05-18)
+++ v3 (2026-07-03)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="276">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>IP (Investigador Principal)</t>
   </si>
   <si>
     <t>Entidad Financiadora</t>
   </si>
   <si>
     <t>Fecha Inicio</t>
   </si>
   <si>
     <t>Fecha Fin</t>
   </si>
   <si>
     <t>Robust Intelligent Reasoning: Techniques, Evaluation and Applications</t>
   </si>
   <si>
     <t>PID2024-162030OB-I00</t>
   </si>
   <si>
@@ -326,71 +326,71 @@
   <si>
     <t>101128757-EDU-2023-CBHE</t>
   </si>
   <si>
     <t>Benchmarking LLM agents on consequential realworld tasks</t>
   </si>
   <si>
     <t>G131515</t>
   </si>
   <si>
     <t>THE CHANCELLOR MASTERS &amp; OF THE UNIVERSITY OF CAMBRIDGE</t>
   </si>
   <si>
     <t>MÉTODOS FORMALES ESCALABLES PARA APLICACIONES REALES</t>
   </si>
   <si>
     <t>PID2021-122830OB-C42</t>
   </si>
   <si>
     <t>SERVICIOS INTELIGENTES COORDINADOS PARA ÁREAS INTELIGENTES ADAPTATIVAS</t>
   </si>
   <si>
     <t>PID2021-123673OB-C31</t>
   </si>
   <si>
+    <t>Plataforma para la gestión de prevención temprana de emergencia climáticas (PGTEC)</t>
+  </si>
+  <si>
+    <t>TSI-100130-2024-0014</t>
+  </si>
+  <si>
+    <t>MINISTERIO PARA LA TRANSFORMACION DIGITAL Y FUNCION PUBLICA</t>
+  </si>
+  <si>
     <t>CYBERSECURITY FOR ALL</t>
   </si>
   <si>
     <t>Reingeniería de Líneas de Producto Software en Modelos Software mediante Filogenética Evolutiva (VARNETICA)</t>
   </si>
   <si>
     <t>CNS2023-145422</t>
   </si>
   <si>
     <t>Cetina Englada, Carlos</t>
   </si>
   <si>
-    <t>Plataforma para la gestión de prevención temprana de emergencia climáticas (PGTEC)</t>
-[...7 lines deleted...]
-  <si>
     <t>CENTRO DE DATOS DE MOVILIDAD URBANA PARA LA FUTURA PLATAFORMA INTEROPERABLE DE CONDUCCIÓN AUTÓNOMA DE LA CIUDAD DE VALENCIA</t>
   </si>
   <si>
     <t>ESC. POSTGRAU I XARXA CENTRES D INVESTIGACIO EN INTEL. ARTIF</t>
   </si>
   <si>
     <t>DESARROLLO DE UN GEMELO DIGITAL PARA LA GESTIÓN AUTÓNOMA DE FLOTAS EN ENTORNOS URBANOS (CASO DE USO LDT)</t>
   </si>
   <si>
     <t>Palanca Cámara, Javier; Botti V.</t>
   </si>
   <si>
     <t>SISTEMA INTELIGENTE PARA LA GESTIÓN DE LAS ENFERMEDADES CRÓNICAS BASADO EN INTELIGENCIA ARTIFICIAL GENERATIVA</t>
   </si>
   <si>
     <t>LABERIT SISTEMAS, S.L.</t>
   </si>
   <si>
     <t>Palanca Cámara, Javier</t>
   </si>
   <si>
     <t>CYBERSOC ERIS SALUD</t>
   </si>
   <si>
     <t>SINGLAR INNOVACION SL</t>
@@ -609,50 +609,53 @@
     <t>PI2022_01</t>
   </si>
   <si>
     <t>Casamayor Rodenas, Juan Carlos</t>
   </si>
   <si>
     <t>ENTORNO DE REINGENIERIA PARA LINEAS DE PRODUCTO SOFTWARE</t>
   </si>
   <si>
     <t>PDC2022-133939-I00</t>
   </si>
   <si>
     <t>PDC2022-133161-C32</t>
   </si>
   <si>
     <t>Subtitulado automático multilingüe para transmisión en directo</t>
   </si>
   <si>
     <t>PDC2022-133049-I00</t>
   </si>
   <si>
     <t>Videogame Simulations for Product Line Engineering</t>
   </si>
   <si>
     <t>T61_23R</t>
+  </si>
+  <si>
+    <t>Cetina Englada, Carlos; Pérez, Francisca</t>
   </si>
   <si>
     <t>AGENTES INTELIGENTES AFECTIVOS PARA PERSUADIR COMPORTAMIENTOS CIVICOS EN ENTORNOS VIRTUALES</t>
   </si>
   <si>
     <t>PID2020-113416RB-I00</t>
   </si>
   <si>
     <t>Argente, Estefanía</t>
   </si>
   <si>
     <t>Creación de la UCIE de VRAIN</t>
   </si>
   <si>
     <t>INNVA2/2022/10</t>
   </si>
   <si>
     <t>RECICLAJE INTELIGENTE Y COOPERATIVO EN TODA LA CADENA DE VALOR ORIENTADO A UNA SOCIEDAD SOSTENIBLE 360º</t>
   </si>
   <si>
     <t>INNEST/2022/180</t>
   </si>
   <si>
     <t>UN SISTEMA DE REALIZACIÓN AUTONÓMA DE VÍDEO</t>
   </si>
@@ -873,57 +876,57 @@
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF8F9FA"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor rgb="FFF8F9FA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
@@ -1731,101 +1734,101 @@
     </row>
     <row r="40">
       <c r="A40" t="s" s="3">
         <v>103</v>
       </c>
       <c r="B40" t="s" s="3">
         <v>104</v>
       </c>
       <c r="C40" t="s" s="3">
         <v>24</v>
       </c>
       <c r="D40" t="s" s="3">
         <v>9</v>
       </c>
       <c r="E40" s="4">
         <v>44805</v>
       </c>
       <c r="F40" s="4">
         <v>46265</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="5">
         <v>105</v>
       </c>
-      <c r="B41" s="5">
-        <v>101083009</v>
+      <c r="B41" t="s" s="5">
+        <v>106</v>
       </c>
       <c r="C41" t="s" s="5">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D41" t="s" s="5">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="E41" s="6">
-        <v>45108</v>
+        <v>45809</v>
       </c>
       <c r="F41" s="6">
-        <v>46203</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="3">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>108</v>
+      </c>
+      <c r="B42" s="3">
+        <v>101083009</v>
       </c>
       <c r="C42" t="s" s="3">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="D42" t="s" s="3">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E42" s="4">
-        <v>45474</v>
+        <v>45108</v>
       </c>
       <c r="F42" s="4">
         <v>46203</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="5">
         <v>109</v>
       </c>
       <c r="B43" t="s" s="5">
         <v>110</v>
       </c>
       <c r="C43" t="s" s="5">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s" s="5">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="E43" s="6">
-        <v>45809</v>
+        <v>45474</v>
       </c>
       <c r="F43" s="6">
         <v>46203</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="3">
         <v>112</v>
       </c>
       <c r="B44" t="s" s="3"/>
       <c r="C44" t="s" s="3">
         <v>24</v>
       </c>
       <c r="D44" t="s" s="3">
         <v>113</v>
       </c>
       <c r="E44" s="4">
         <v>45930</v>
       </c>
       <c r="F44" s="4">
         <v>46203</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="5">
@@ -2557,51 +2560,51 @@
       </c>
       <c r="B82" t="s" s="3">
         <v>191</v>
       </c>
       <c r="C82" t="s" s="3">
         <v>192</v>
       </c>
       <c r="D82" t="s" s="3">
         <v>63</v>
       </c>
       <c r="E82" s="4">
         <v>44927</v>
       </c>
       <c r="F82" s="4">
         <v>45657</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="5">
         <v>193</v>
       </c>
       <c r="B83" t="s" s="5">
         <v>194</v>
       </c>
       <c r="C83" t="s" s="5">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D83" t="s" s="5">
         <v>148</v>
       </c>
       <c r="E83" s="6">
         <v>44896</v>
       </c>
       <c r="F83" s="6">
         <v>45626</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr" s="3">
         <is>
           <t>Simulador de flotas urbanas para la predicción de los costes y beneficios de la aplicación de soluciones que fomenten la movilidad activa y el transporte urbano sostenible</t>
         </is>
       </c>
       <c r="B84" t="s" s="3">
         <v>195</v>
       </c>
       <c r="C84" t="s" s="3">
         <v>24</v>
       </c>
       <c r="D84" t="s" s="3">
         <v>9</v>
@@ -2619,622 +2622,622 @@
       </c>
       <c r="B85" t="s" s="5">
         <v>197</v>
       </c>
       <c r="C85" t="s" s="5">
         <v>157</v>
       </c>
       <c r="D85" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E85" s="6">
         <v>44896</v>
       </c>
       <c r="F85" s="6">
         <v>45626</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="3">
         <v>198</v>
       </c>
       <c r="B86" t="s" s="3">
         <v>199</v>
       </c>
       <c r="C86" t="s" s="3">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="D86" t="s" s="3">
         <v>148</v>
       </c>
       <c r="E86" s="4">
         <v>44927</v>
       </c>
       <c r="F86" s="4">
         <v>45603</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="5">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B87" t="s" s="5">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C87" t="s" s="5">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D87" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E87" s="6">
         <v>44197</v>
       </c>
       <c r="F87" s="6">
         <v>45565</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="3">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s" s="3">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" t="s" s="3">
         <v>20</v>
       </c>
       <c r="D88" t="s" s="3">
         <v>21</v>
       </c>
       <c r="E88" s="4">
         <v>44562</v>
       </c>
       <c r="F88" s="4">
         <v>45565</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="5">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s" s="5">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" t="s" s="5">
         <v>20</v>
       </c>
       <c r="D89" t="s" s="5">
         <v>21</v>
       </c>
       <c r="E89" s="6">
         <v>44687</v>
       </c>
       <c r="F89" s="6">
         <v>45565</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="3">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s" s="3"/>
       <c r="C90" t="s" s="3">
         <v>20</v>
       </c>
       <c r="D90" t="s" s="3">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E90" s="4">
         <v>44888</v>
       </c>
       <c r="F90" s="4">
         <v>45558</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="5">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s" s="5">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" t="s" s="5">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D91" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E91" s="6">
         <v>44440</v>
       </c>
       <c r="F91" s="6">
         <v>45535</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="3">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B92" t="s" s="3">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C92" t="s" s="3">
         <v>90</v>
       </c>
       <c r="D92" t="s" s="3">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E92" s="4">
         <v>44686</v>
       </c>
       <c r="F92" s="4">
         <v>45505</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="5">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s" s="5">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" t="s" s="5">
         <v>31</v>
       </c>
       <c r="D93" t="s" s="5">
         <v>148</v>
       </c>
       <c r="E93" s="6">
         <v>44404</v>
       </c>
       <c r="F93" s="6">
         <v>45499</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="3">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s" s="3"/>
       <c r="C94" t="s" s="3">
         <v>8</v>
       </c>
       <c r="D94" t="s" s="3">
         <v>117</v>
       </c>
       <c r="E94" s="4">
         <v>44956</v>
       </c>
       <c r="F94" s="4">
         <v>45473</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="5">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B95" t="s" s="5">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C95" t="s" s="5">
         <v>126</v>
       </c>
       <c r="D95" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E95" s="6">
         <v>44531</v>
       </c>
       <c r="F95" s="6">
         <v>45443</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="3">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B96" t="s" s="3"/>
       <c r="C96" t="s" s="3">
         <v>20</v>
       </c>
       <c r="D96" t="s" s="3">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E96" s="4">
         <v>44984</v>
       </c>
       <c r="F96" s="4">
         <v>45439</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="5">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B97" t="s" s="5">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C97" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D97" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E97" s="6">
         <v>44287</v>
       </c>
       <c r="F97" s="6">
         <v>45382</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr" s="3">
         <is>
           <t>CONTRATO DE ASESORAMIENTO ENTRE LA UPV Y LA EMPRESA SYNDENO S.L. PARA DEFINICIÓN DE UN LENGUAJE ESPECÍFICO DE DOMINIO (DSL) PARA LA ESPECIFICACIÓN DE FLUJOS DE EVENTOS Y EL DESARROLLO DE MECANISMOS PARA EL CONTROL Y LA TRAZABILIDAD DE SU PROPAGACIÓN</t>
         </is>
       </c>
       <c r="B98" t="s" s="3"/>
       <c r="C98" t="s" s="3">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D98" t="s" s="3">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E98" s="4">
         <v>45084</v>
       </c>
       <c r="F98" s="4">
         <v>45329</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="5">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s" s="5">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C99" t="s" s="5">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D99" t="s" s="5">
         <v>28</v>
       </c>
       <c r="E99" s="6">
         <v>44562</v>
       </c>
       <c r="F99" s="6">
         <v>45291</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="3">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B100" t="s" s="3">
         <v>148</v>
       </c>
       <c r="C100" t="s" s="3">
         <v>33</v>
       </c>
       <c r="D100" t="s" s="3">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E100" s="4">
         <v>45260</v>
       </c>
       <c r="F100" s="4">
         <v>45264</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="5">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B101" t="s" s="5">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C101" t="s" s="5">
         <v>11</v>
       </c>
       <c r="D101" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E101" s="6">
         <v>44531</v>
       </c>
       <c r="F101" s="6">
         <v>45260</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="3">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B102" t="s" s="3">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C102" t="s" s="3">
         <v>90</v>
       </c>
       <c r="D102" t="s" s="3">
         <v>12</v>
       </c>
       <c r="E102" s="4">
         <v>44713</v>
       </c>
       <c r="F102" s="4">
         <v>45260</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="5">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B103" s="5">
         <v>101016442</v>
       </c>
       <c r="C103" t="s" s="5">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D103" t="s" s="5">
         <v>12</v>
       </c>
       <c r="E103" s="6">
         <v>45017</v>
       </c>
       <c r="F103" s="6">
         <v>45230</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="3">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s" s="3">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C104" t="s" s="3">
         <v>11</v>
       </c>
       <c r="D104" t="s" s="3">
         <v>63</v>
       </c>
       <c r="E104" s="4">
         <v>44900</v>
       </c>
       <c r="F104" s="4">
         <v>45205</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="5">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s" s="5">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C105" t="s" s="5">
         <v>11</v>
       </c>
       <c r="D105" t="s" s="5">
         <v>21</v>
       </c>
       <c r="E105" s="6">
         <v>44256</v>
       </c>
       <c r="F105" s="6">
         <v>45199</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="3">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s" s="3">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C106" t="s" s="3">
         <v>129</v>
       </c>
       <c r="D106" t="s" s="3">
         <v>21</v>
       </c>
       <c r="E106" s="4">
         <v>44470</v>
       </c>
       <c r="F106" s="4">
         <v>45199</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr" s="5">
         <is>
           <t>SIRENA-SALUD: ESPECIFICACIÓN DE REQUISITOS DE SISTEMA. VERIFICACIÓN DE PROPIEDADES DE SEGURIDAD EN PROTOCOLOS DE COMUNICACIÓN, QUE TENGAN EFECTOS EN ENTORNOS SANITARIOS. PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN. CREAR, MODIFICAR, ALTERAR PATRONES Y REGLAS DE SEGURIDAD QUE PERFECCIONEN LA INTEGRIDAD Y SEGURIDAD DE LOS HOSPITALES.----</t>
         </is>
       </c>
       <c r="B107" t="s" s="5">
         <v>148</v>
       </c>
       <c r="C107" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D107" t="s" s="5">
         <v>120</v>
       </c>
       <c r="E107" s="6">
         <v>45047</v>
       </c>
       <c r="F107" s="6">
         <v>45197</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="3">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B108" t="s" s="3">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C108" t="s" s="3">
         <v>27</v>
       </c>
       <c r="D108" t="s" s="3">
         <v>21</v>
       </c>
       <c r="E108" s="4">
         <v>44473</v>
       </c>
       <c r="F108" s="4">
         <v>45141</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="5">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B109" t="s" s="5">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C109" t="s" s="5">
         <v>90</v>
       </c>
       <c r="D109" t="s" s="5">
         <v>12</v>
       </c>
       <c r="E109" s="6">
         <v>44287</v>
       </c>
       <c r="F109" s="6">
         <v>45107</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="3">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B110" t="s" s="3">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C110" t="s" s="3">
         <v>142</v>
       </c>
       <c r="D110" t="s" s="3">
         <v>63</v>
       </c>
       <c r="E110" s="4">
         <v>44562</v>
       </c>
       <c r="F110" s="4">
         <v>45107</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr" s="5">
         <is>
           <t>DESARROLLO DE UN SISTEMA DE INFORMACIÓN INTELIGENTE PARA UNA GESTIÓN DE DATOS ADAPTADA A LOS CRITERIOS DE CALIDAD, SEGURIDAD Y EFICACIA PARA UNA MEDICINA NUCLEAR DE PRECISIÓN ORIENTADA A LAS NECESIDADES DE LOS PACIENTES</t>
         </is>
       </c>
       <c r="B111" t="s" s="5">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C111" t="s" s="5">
         <v>11</v>
       </c>
       <c r="D111" t="s" s="5">
         <v>63</v>
       </c>
       <c r="E111" s="6">
         <v>44562</v>
       </c>
       <c r="F111" s="6">
         <v>45107</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="3">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B112" t="s" s="3"/>
       <c r="C112" t="s" s="3">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D112" t="s" s="3">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E112" s="4">
         <v>44440</v>
       </c>
       <c r="F112" s="4">
         <v>44986</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="5">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B113" t="s" s="5"/>
       <c r="C113" t="s" s="5">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D113" t="s" s="5">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E113" s="6">
         <v>44679</v>
       </c>
       <c r="F113" s="6">
         <v>44954</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="3">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B114" t="s" s="3">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C114" t="s" s="3">
         <v>11</v>
       </c>
       <c r="D114" t="s" s="3">
         <v>63</v>
       </c>
       <c r="E114" s="4">
         <v>44562</v>
       </c>
       <c r="F114" s="4">
         <v>44926</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="5">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B115" t="s" s="5">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C115" t="s" s="5">
         <v>126</v>
       </c>
       <c r="D115" t="s" s="5">
         <v>63</v>
       </c>
       <c r="E115" s="6">
         <v>44562</v>
       </c>
       <c r="F115" s="6">
         <v>44926</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr" s="3">
         <is>
           <t>ESPECIFICACIÓN DE REQUISITOS ASOCIADOS A LAS INFRAESTRUCTURAS DE PLATAFORMAS DE SMARTCITY. REQUISITOS ASOCIADOS A LA PLATAFORMA SMARTCITY A DESARROLLAR. DISEÑO Y DESARROLLO DE LOS ELEMENTOS Y ARQUITECTURA AVANZADA PARA UNA PLATAFORMA DE INTELIGENCIA DE RIESGOS EN EL ENTORNO DE APLICACIÓN. DISEÑO DE INTERFACES PARA CADA PERFIL.--------</t>
         </is>
       </c>
       <c r="B116" t="s" s="3">
         <v>148</v>
       </c>
       <c r="C116" t="s" s="3">
         <v>8</v>
@@ -3249,172 +3252,172 @@
         <v>44918</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr" s="5">
         <is>
           <t>SERVICIO DE I+D PARA DOTAR DE IA UNA INTERFAZ BIDIRECCIONAL DE INTERCAMBIO DIRECTO DE INFORMACION PACIENTE/SISTEMA SANITARIO + SISTEMA ANALITICO PREDICTIVO DE SOPORTE PROFESIONAL MAS SU PLATAFORMA EN BASE DPARA USO CLINICO Y EN INVESTIGACION</t>
         </is>
       </c>
       <c r="B117" t="s" s="5"/>
       <c r="C117" t="s" s="5">
         <v>126</v>
       </c>
       <c r="D117" t="s" s="5">
         <v>117</v>
       </c>
       <c r="E117" s="6">
         <v>44670</v>
       </c>
       <c r="F117" s="6">
         <v>44838</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="3">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B118" t="s" s="3">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C118" t="s" s="3">
         <v>11</v>
       </c>
       <c r="D118" t="s" s="3">
         <v>63</v>
       </c>
       <c r="E118" s="4">
         <v>44470</v>
       </c>
       <c r="F118" s="4">
         <v>44834</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="5">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B119" t="s" s="5"/>
       <c r="C119" t="s" s="5">
         <v>142</v>
       </c>
       <c r="D119" t="s" s="5">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E119" s="6">
         <v>44557</v>
       </c>
       <c r="F119" s="6">
         <v>44831</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="3">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B120" t="s" s="3">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C120" t="s" s="3">
         <v>129</v>
       </c>
       <c r="D120" t="s" s="3">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E120" s="4">
         <v>44531</v>
       </c>
       <c r="F120" s="4">
         <v>44742</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="5">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B121" t="s" s="5">
         <v>148</v>
       </c>
       <c r="C121" t="s" s="5">
         <v>126</v>
       </c>
       <c r="D121" t="s" s="5">
         <v>179</v>
       </c>
       <c r="E121" s="6">
         <v>44701</v>
       </c>
       <c r="F121" s="6">
         <v>44715</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="3">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B122" t="s" s="3">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C122" t="s" s="3">
         <v>31</v>
       </c>
       <c r="D122" t="s" s="3">
         <v>176</v>
       </c>
       <c r="E122" s="4">
         <v>44595</v>
       </c>
       <c r="F122" s="4">
         <v>44650</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="5">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B123" t="s" s="5">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C123" t="s" s="5">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D123" t="s" s="5">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E123" s="6">
         <v>44602</v>
       </c>
       <c r="F123" s="6">
         <v>44629</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="3">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s" s="3">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C124" t="s" s="3">
         <v>24</v>
       </c>
       <c r="D124" t="s" s="3">
         <v>21</v>
       </c>
       <c r="E124" s="4">
         <v>44562</v>
       </c>
       <c r="F124" s="4">
         <v>44562</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr" s="5">
         <is>
           <t>SIRENA-RT: ANÁLISIS DE RIESGOS DE INFORMACIÓN DE SEGURIDAD PARA ENTORNOS DE SISTEMAS EN TRANSPORTE FERROVIARIO, TRABAJOS REALIZADOS EN LA FASE 2: ESPECIFICACIONES DE REQUISITOS USUARIO Y SISTEMA, FASE 3: PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN, Y TAREAS DE REDISEÑO, FASE 4: VALIDACIÓN Y REDISEÑO.----</t>
         </is>
       </c>
       <c r="B125" t="s" s="5">
         <v>148</v>
       </c>
       <c r="C125" t="s" s="5">
         <v>8</v>
@@ -3431,60 +3434,60 @@
     </row>
     <row r="126">
       <c r="A126" t="inlineStr" s="3">
         <is>
           <t>UAB_SOAR_PYMES: HERRAMIENTA MULTITENANT DEL ANÁLISIS DE COMPORTAMIENTO DE SEGURIDAD DEL USUARIO, DE LA RESPUESTA PARA ENTORNOS PYME, TRABAJOS REALIZADOS EN LA FASE 1: ESPECIFICACIONES DE REQUISITOS DEL SISTEMA Y LA FASE 3: PROGRAMACIÓN Y DESARROLLO SEGÚN PLANIFICACIÓN. ESTUDIO DE LOS PROTOCOLOS DE COMUNICACIÓN SEGUROS PARA LAS COMUNICACIONES A LO LARGO DE TODO EL PROYECTO, DESDE LOS SISTEMAS DE CAPTURA Y GESTIÓN DE EVENTOS DE SEGURIDAD VINCULADOS CON LOS USUARIOS. ESTUDIO Y PROGRAMACIÓN DE INTERFACES PARA LA CONSULTA DE SERVICIOS ANTIAPT EN LA NUBE.--------</t>
         </is>
       </c>
       <c r="B126" t="s" s="3">
         <v>148</v>
       </c>
       <c r="C126" t="s" s="3">
         <v>8</v>
       </c>
       <c r="D126" t="s" s="3">
         <v>120</v>
       </c>
       <c r="E126" s="4">
         <v>44317</v>
       </c>
       <c r="F126" s="4">
         <v>44519</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="5">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B127" t="s" s="5">
         <v>148</v>
       </c>
       <c r="C127" t="s" s="5">
         <v>49</v>
       </c>
       <c r="D127" t="s" s="5">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E127" s="6">
         <v>44468</v>
       </c>
       <c r="F127" s="6">
         <v>44469</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>