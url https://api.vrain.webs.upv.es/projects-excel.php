--- v3 (2026-07-03)
+++ v4 (2026-08-20)
@@ -9,878 +9,2393 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="781">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>IP (Investigador Principal)</t>
   </si>
   <si>
     <t>Entidad Financiadora</t>
   </si>
   <si>
     <t>Fecha Inicio</t>
   </si>
   <si>
     <t>Fecha Fin</t>
   </si>
   <si>
+    <t>INTEGRATION OF THE NEXTFLAP PLANNER IN THE UNIFIED PLANNING FRAMEWORK</t>
+  </si>
+  <si>
+    <t>Sapena Vercher, Oscar</t>
+  </si>
+  <si>
+    <t>COMISION DE LAS COMUNIDADES EUROPEA</t>
+  </si>
+  <si>
+    <t>Transcription and Translation of Video Lectures</t>
+  </si>
+  <si>
+    <t>Juan, Alfons</t>
+  </si>
+  <si>
+    <t>BETTER REAL-WORLD HEALTH-DATA DISTRIBUTED ANALYTICS RESEARCH PLATFORM</t>
+  </si>
+  <si>
+    <t>Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>Espacio de Datos para Infraestructuras Urbanas Inteligentes (EDINT)</t>
+  </si>
+  <si>
+    <t>Botti V.</t>
+  </si>
+  <si>
+    <t>FEDERACION ESPAÑOLA DE MUNICIPIOS Y PROVINCIAS (FEMP)</t>
+  </si>
+  <si>
+    <t>SAFER-UPV: ANALISIS Y VALIDACION DE SOFTWARE Y RECURSOS WEB</t>
+  </si>
+  <si>
+    <t>PID2019-104735RB-C41</t>
+  </si>
+  <si>
+    <t>Silva, Josep</t>
+  </si>
+  <si>
+    <t>AGENCIA ESTATAL DE INVESTIGACION</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN PROTOTIPO PREOMPETITIVO PARA EL ANÁLISIS AFECTIVO DE INFORMACIÓN MULTIMEDIA- UPV</t>
+  </si>
+  <si>
+    <t>PDC2021-120846-C44</t>
+  </si>
+  <si>
+    <t>Hurtado Oliver, Lluis Felip</t>
+  </si>
+  <si>
+    <t>SYMBOLIC FORMAL ANALYSIS OF CRYPTOGRAPHICS PROTOCOLS</t>
+  </si>
+  <si>
+    <t>Escobar Román, Santiago</t>
+  </si>
+  <si>
+    <t>UNIVERSITY OF ILLINOIS AT URBANA CHAMPAIGNE</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE COMPILADORES DE MODELOS</t>
+  </si>
+  <si>
+    <t>CARE TECHNOLOGIES, S.A.</t>
+  </si>
+  <si>
+    <t>Seguridad y Privacidad en Sistemas con Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>Criado Pacheco, Natalia</t>
+  </si>
+  <si>
+    <t>INST NAL DE CIBERSEGURIDAD DE ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>DEVELOP A SYSTEMATIC APPROACH FOR IDENTIFYING DEMANDS AND PREDICTING AI PERFORMANCE ON THE METACOGNITION AND CRITICAL THINKING SCALE</t>
+  </si>
+  <si>
+    <t>Hernández-Orallo, José</t>
+  </si>
+  <si>
+    <t>ORGANISATION DE COOPERATION ET DE DEVELOPPEMENT ECONOMIQUES</t>
+  </si>
+  <si>
+    <t>FORMAL ANALYSIS AND VERIFICATION OF POST-QUANTUM CRYPTOGRAPHIC PROTOCOLS</t>
+  </si>
+  <si>
+    <t>PCI2020-120708-2</t>
+  </si>
+  <si>
+    <t>OPTIPOOL: METODOS DE OPTIMIZACION DE PROCESOS DE LAVADO Y DISTRIBUCION EN EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>LOGIFRUIT IBERIA S.L.U.</t>
+  </si>
+  <si>
+    <t>PROCESOS AUTONOMOS EN ENTORNOS IOT</t>
+  </si>
+  <si>
+    <t>AICO/2019/009</t>
+  </si>
+  <si>
+    <t>Pelechano Ferragud, Vicente</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>RETHINKING THE ESSENCE, FLEXIBILITY AND REUSABILITY OF ADVANCED MODEL EXPLOITATION.</t>
+  </si>
+  <si>
+    <t>PCIN-2013-037</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE ASUNTOS ECONOMICOS Y TRANSFORMACION DIGITAL</t>
+  </si>
+  <si>
+    <t>HITITA: HERRAMIENTA INTERACTIVA PARA LA TRANSCRIPCION DE IMAGENES DE TEXTOS ANTIGUOS</t>
+  </si>
+  <si>
+    <t>TIN2010-18958</t>
+  </si>
+  <si>
+    <t>Castro-Bleda, Maria Jose</t>
+  </si>
+  <si>
+    <t>USER INTERFACE EXTENSIBLE MARK-UP LANGUAGE</t>
+  </si>
+  <si>
+    <t>TSI-020400-2011-20</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA, COMERCIO Y TURISMO</t>
+  </si>
+  <si>
+    <t>MOBILIZED LIFESTYLE WITH WEARABLES</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-100</t>
+  </si>
+  <si>
+    <t>PLATAFORMA ABIERTE PARA LA INGENIERIA DE SISTEMAS EMPOTRADOS (OPEN PLATFORM FOR DE ENGINEERING OF ENBEDDED SISTEMS ITEA2)</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-36</t>
+  </si>
+  <si>
+    <t>COLABORACION EN EL PROYECTO INTEGRA</t>
+  </si>
+  <si>
+    <t>CENIT2007 (2ª CONV)</t>
+  </si>
+  <si>
+    <t>BOEING RESEARCH AND TECHNOLOGY EUROPE S.L.</t>
+  </si>
+  <si>
+    <t>DE LOS OBJETIVOS DE NEGOCIO A LOS SISTEMAS DE INFORMACION</t>
+  </si>
+  <si>
+    <t>HI2008-0190</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE EDUCACION</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-118</t>
+  </si>
+  <si>
+    <t>TSI-020301-2009-14</t>
+  </si>
+  <si>
+    <t>Sistema de difusion vía Internet de profesionales y eventos involucrados en el campo del arte y las nuevas tecnologías en la Comunidad Valenciana</t>
+  </si>
+  <si>
+    <t>60960190/239</t>
+  </si>
+  <si>
+    <t>Ramírez Pérez, Pablo; Botti Navarro, Vicente Juan</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Valencia</t>
+  </si>
+  <si>
+    <t>CatedraPlanetaSostenible2STIAD</t>
+  </si>
+  <si>
+    <t>Jordán, Jaume</t>
+  </si>
+  <si>
+    <t>Cátedra Planeta y Desarrollo Sostenible, Universitat Politècnica de València</t>
+  </si>
+  <si>
+    <t>APLICACION MOVIL E-MOBIL-ITY</t>
+  </si>
+  <si>
+    <t>PASSGO TECHNOLOGY, S.L.</t>
+  </si>
+  <si>
+    <t>European Multiple MOOC Aggregator</t>
+  </si>
+  <si>
+    <t>Civera Saiz, Jorge</t>
+  </si>
+  <si>
+    <t>DISEÑO E IMPLEMENTACION DE UN ENTORNO ORIENTADO A OBJETOS PARA LA GENERACION AUTOMATICA DE PROTOTIPOS.</t>
+  </si>
+  <si>
+    <t>Desconocido</t>
+  </si>
+  <si>
+    <t>CONSOFT, S.A.</t>
+  </si>
+  <si>
+    <t>IDEAS: INGENIERIA DE AMBIENTES SOFTWARE</t>
+  </si>
+  <si>
+    <t>Ramos Salavert, Isidro; Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>CITED</t>
+  </si>
+  <si>
+    <t>APLIC.TECN.ORIEN.OBJ.GENER.AUTM.PRO.SOFT</t>
+  </si>
+  <si>
+    <t>ADMINTOOL: Desarrollo de una herramienta gráfica de administración para el sistema Unix Sun OS v.4.1x</t>
+  </si>
+  <si>
+    <t>Proyecto IDEAS 60930983/72</t>
+  </si>
+  <si>
+    <t>García Fornes, Ana María</t>
+  </si>
+  <si>
+    <t>UPV</t>
+  </si>
+  <si>
+    <t>MATIIGEN: Maduración tecnológica de un prototipo para la interpretación inteligente de variantes genéticas</t>
+  </si>
+  <si>
+    <t>DTS25/00159</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE SALUD CARLOS III</t>
+  </si>
+  <si>
+    <t>Vulnerability Assessment aNd Testing Automation for Global Enhancement</t>
+  </si>
+  <si>
+    <t>DIADIKASIA BUSINESS CONSULTING SYMVOULOI EPICHEIRISEON AE</t>
+  </si>
+  <si>
+    <t>UCIE VRAIN Lab2Market</t>
+  </si>
+  <si>
+    <t>INNVA2/2026/4</t>
+  </si>
+  <si>
+    <t>AGENCIA VALENCIANA DE LA INNOVACION</t>
+  </si>
+  <si>
+    <t>SoftCAIRS: Diseño y Desarrollo de Software para la Generación de Nomogramas Optimizados en la Implantación Personalizada de Anillos Alogénicos.</t>
+  </si>
+  <si>
+    <t>PHG2025-14</t>
+  </si>
+  <si>
+    <t>Pérez, Francisca</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD POLITECNICA DE VALENCIA</t>
+  </si>
+  <si>
+    <t>Integración de IoT con Participación Humana y Tecnologías de Digital Twins para la Mejora de Procesos en la Era de la Inteligencia Híbrida</t>
+  </si>
+  <si>
+    <t>PID2023-146224OB-I00</t>
+  </si>
+  <si>
+    <t>Valderas, Pedro; Albert Albiol, Manuela</t>
+  </si>
+  <si>
+    <t>PREDICTF: Desarrollo de una Herramienta de Aprendizaje Automático para la Predicción de la Fracción Tumoral en DNA Circulante</t>
+  </si>
+  <si>
+    <t>PHG2025-13</t>
+  </si>
+  <si>
+    <t>INTELIGENCIA ARTIFICIAL PARA LA DETECCIÓN DE MICROPLÁSTICOS EN AGUAS Y FANGOS DE DEPURACIÓN</t>
+  </si>
+  <si>
+    <t>INNVA1/2025/79</t>
+  </si>
+  <si>
+    <t>Monserrat, Carlos</t>
+  </si>
+  <si>
+    <t>European Artificial Intelligence and Robotics Testing and Experimentation Facility for Smart and Sustainable Cities and Communities</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA; COMISION DE LAS COMUNIDADES EUROPEA</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DE APRENDIZAJE Y RAZONAMIENTO RAPIDO Y LENTO</t>
+  </si>
+  <si>
+    <t>CIPROM/2022/6</t>
+  </si>
+  <si>
+    <t>Ramírez Quintana, María José</t>
+  </si>
+  <si>
+    <t>Diseño de un anotador escalable y eficiente para variaciones genómicas en rangos cromosómicos específicos</t>
+  </si>
+  <si>
+    <t>PAID-06-24</t>
+  </si>
+  <si>
+    <t>García-Simón, Alberto</t>
+  </si>
+  <si>
+    <t>METODOS RIGUROSOS PARA LA SIGUIENTE GENERACION DE INTERNET</t>
+  </si>
+  <si>
+    <t>PAID-11-24</t>
+  </si>
+  <si>
+    <t>Combining Explainable Artificial Intelligence and Conceptual Modelling for Data Intensive Domains Management</t>
+  </si>
+  <si>
+    <t>CIPROM/2021/023</t>
+  </si>
+  <si>
+    <t>Desarrollo de un Agente Inteligente para la Detección y Tratamiento de Distorsiones Cognitivas</t>
+  </si>
+  <si>
+    <t>Taverner-Aparicio, Joaquín José</t>
+  </si>
+  <si>
+    <t>guardIA: GUArdian Personal Virtual en RealiDades SocIAles Hibridas</t>
+  </si>
+  <si>
+    <t>CIPROM/2021/077</t>
+  </si>
+  <si>
+    <t>VARIATIVA: Iniciando Líneas de Producto Software mediante Búsquedas Interactivas dirigidas por Modelos</t>
+  </si>
+  <si>
+    <t>PID2021-128695OB-I00</t>
+  </si>
+  <si>
+    <t>Pérez, Francisca; Cetina Englada, Carlos</t>
+  </si>
+  <si>
+    <t>Ministerio de Ciencia e Innovación</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN SOFTWARE PARA LA OPTIMIZACION DE LA CALIDAD ASISTENCIAL EN LAS UNIDADES DE RETINA</t>
+  </si>
+  <si>
+    <t>PI2022_01</t>
+  </si>
+  <si>
+    <t>Casamayor Rodenas, Juan Carlos</t>
+  </si>
+  <si>
+    <t>HUMAN AS A SERVICE:DESIGNING HUMAN SERVICES TO COLLABORATE WITH AUTONOMOUS SYSTEMS</t>
+  </si>
+  <si>
+    <t>CIAICO/2021/39</t>
+  </si>
+  <si>
+    <t>INTELLIGENT VERIFICATION/VALIDATION FOR EXTENDED REALITY BASED SYSTEMS</t>
+  </si>
+  <si>
+    <t>Vos, Tanja Ernestina</t>
+  </si>
+  <si>
+    <t>INFORME ESTRUCTURADO DE LA IMAGEN DIAGNOSTICA EN MEDICINA NUCLEAR</t>
+  </si>
+  <si>
+    <t>AP2021_24</t>
+  </si>
+  <si>
+    <t>BEWORD: Descubriendo el significado y la intención más allá de la palabra hablada: hacia un entorno inteligente para abordar los documentos multimedia</t>
+  </si>
+  <si>
+    <t>AYUDA PAID-11-21</t>
+  </si>
+  <si>
+    <t>CLASSROOM ACTIVITY RECOGNITION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2019/111</t>
+  </si>
+  <si>
+    <t>Onaindia De La Rivaherrera, Eva</t>
+  </si>
+  <si>
+    <t>DEVELOPER COMPANION FOR DOCUMENTED AND ANNOTATED CODE REFERENCE</t>
+  </si>
+  <si>
+    <t>GISPRO-GENOMIC INFORMATION SYSTEMS PRODUCTION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2018/176</t>
+  </si>
+  <si>
+    <t>SUBTITULACION MULTILINGÜE DE CLASES DE AULA Y SESIONES PLENARIAS</t>
+  </si>
+  <si>
+    <t>RTI2018-094879-B-I00-AR</t>
+  </si>
+  <si>
+    <t>Sanchis Navarro, José Alberto</t>
+  </si>
+  <si>
+    <t>TECNOLOGIES PER ORGANITZACIONS HUMANES EMOCIONALS</t>
+  </si>
+  <si>
+    <t>PROMETEO/2018/002</t>
+  </si>
+  <si>
+    <t>X5GON: CROSS MODAL, CROSS CULTURAL, CROSS LINGUAL, CROSS DOMAIN, AND CROSS SITE GLOBAL OER NETWORK</t>
+  </si>
+  <si>
+    <t>SOLUCIONES EFECTIVAS BASADAS EN LA LOGICA</t>
+  </si>
+  <si>
+    <t>TIN2015-69175-C4-1-R</t>
+  </si>
+  <si>
+    <t>PLATAFORMA HORIZONTAL DE SMART DATA Y DEEP LEARNING PARA LA INDUSTRIA Y APLICACIÓN AL SECTOR MANUFACTURERO</t>
+  </si>
+  <si>
+    <t>RTC-2017-6401-7-AR</t>
+  </si>
+  <si>
+    <t>ARTIFICIAL INTELLINGENCE FOR THE AUTOMATED SYNTHESIS AND VALIDATION OF PROGRAMS</t>
+  </si>
+  <si>
+    <t>GV/2019/082</t>
+  </si>
+  <si>
+    <t>Jiménez-Celorrio, Sergio</t>
+  </si>
+  <si>
+    <t>Herramientas formales para la verificación de programas</t>
+  </si>
+  <si>
+    <t>SP20180225</t>
+  </si>
+  <si>
+    <t>Gutiérrez Gil, Raúl</t>
+  </si>
+  <si>
+    <t>RECURSOS MULTILINGUES ABIERTOS PARA EDUCACION</t>
+  </si>
+  <si>
+    <t>TIN2015-68326-R</t>
+  </si>
+  <si>
+    <t>LARGE-SCALE PILOTS FOR COLLABORATIVE OPENCOURSEWARE AUTHORING, MULTIPLATFORM DELIVERY AND LEARNING ANALYTICS</t>
+  </si>
+  <si>
+    <t>VALIDACION ASISTIDA DE PROGRAMAS MEDIANTE METODOS PRECISOS Y RIGUROSOS PARA UNA INGENIERIA DEL SOFTWARE ROBUSTA</t>
+  </si>
+  <si>
+    <t>TIN2013-44742-C4-1-R</t>
+  </si>
+  <si>
+    <t>Vidal, Germán</t>
+  </si>
+  <si>
+    <t>IDEO: Innovative services for Digital Enterprises with ORCA (Servicios Innovadores para Empresas Digitales con ORCA)</t>
+  </si>
+  <si>
+    <t>PROMETEOII/2014/039</t>
+  </si>
+  <si>
+    <t>PRIVACIDAD EN ENTORNOS SOCIALES EDUCATIVOS DURANTE LA INFANCIA Y LA ADOLESCENCIA</t>
+  </si>
+  <si>
+    <t>TIN2014-55206-R-AR</t>
+  </si>
+  <si>
+    <t>García-Fornes, A</t>
+  </si>
+  <si>
+    <t>GESTION DE METAS PARA AUTONOMIA A LARGO PLAZO EN CIUDADES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>TIN2014-55637-C2-2-R-AR</t>
+  </si>
+  <si>
+    <t>DISEÑO Y DESARROLLO DE UN SISTEMA DE INFORMACION PARA LA GESTION EFICIENTE DE LOS DATOS REFERENTES AL CANCER DE MAMA EN MUJERES JOVENES.</t>
+  </si>
+  <si>
+    <t>PI13/02247</t>
+  </si>
+  <si>
+    <t>UNA APROXIMACION DECLARATIVA AL MODELADO, ANALISIS Y RESOLUCION DE PROBLEMAS</t>
+  </si>
+  <si>
+    <t>TIN2013-45732-C4-1-P</t>
+  </si>
+  <si>
+    <t>HUMBACE: HUMAN-LIKE COMPUTATIONAL MODELS FOR AGENT-BASED COMPUTATIONAL ECONOMICS.</t>
+  </si>
+  <si>
+    <t>PROMETEOII/2013/019</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE SOFTWARE ADAPTATIVO EN UN MUNDO INTELIGENTE. RETOS TECNOLOGICOS EN EL AMBITO DE LA INGENIERIA DIRIGIDA POR MODELOS</t>
+  </si>
+  <si>
+    <t>TIN2013-42981-P</t>
+  </si>
+  <si>
+    <t>ANALISIS Y PREDICCION DEL COMPORTAMIENTO EN REDES SOCIALES VIRTUALES</t>
+  </si>
+  <si>
+    <t>SP20140800</t>
+  </si>
+  <si>
+    <t>Del Val Noguera, Elena</t>
+  </si>
+  <si>
+    <t>COMINN</t>
+  </si>
+  <si>
+    <t>IPT-2012-0883-430000-AR</t>
+  </si>
+  <si>
+    <t>Fons Cors, Josep</t>
+  </si>
+  <si>
+    <t>PRUEBA DE CONCEPTO TESTAR: HERRAMIENTA PARA EL TESTING AUTOMATIZADO AL NIVEL DE INTERFAZ DE USUARIO.</t>
+  </si>
+  <si>
+    <t>SP20141402</t>
+  </si>
+  <si>
+    <t>Interacción Activa para Transcripción de Habla y Traducción</t>
+  </si>
+  <si>
+    <t>TIN2012-31723</t>
+  </si>
+  <si>
+    <t>TECNICAS DE RECOMENDACION SOCIAL PERSUASIVA</t>
+  </si>
+  <si>
+    <t>SP20140788</t>
+  </si>
+  <si>
+    <t>Heras, Stella</t>
+  </si>
+  <si>
+    <t>TECHNOLOGIES FOR EMOTIONAL VIRTUAL HUMANORGANIZATIONS (EMOTTECH).</t>
+  </si>
+  <si>
+    <t>APE/2015/021</t>
+  </si>
+  <si>
+    <t>Sociedades Humano-Agente: Diseño, formación y coordinación</t>
+  </si>
+  <si>
+    <t>TIN2012-36586-C03-01</t>
+  </si>
+  <si>
+    <t>Julian, Vicente</t>
+  </si>
+  <si>
+    <t>COLABORACION EN PROYECTO BAAS: BUILDING AS A SERVICE</t>
+  </si>
+  <si>
+    <t>PRODEVELOP, S. L.</t>
+  </si>
+  <si>
+    <t>ABADA SERVICIOS DESARROLLO S.A.</t>
+  </si>
+  <si>
+    <t>NTTDATA SPAIN, S.L.</t>
+  </si>
+  <si>
+    <t>ACOMP/2015/163</t>
+  </si>
+  <si>
+    <t>ANÁLISIS SEMÁNTICO Y VISUAL DE CONTENIDO WEB: A.S. WEB</t>
+  </si>
+  <si>
+    <t>IPT-2012-0569-430000-AR</t>
+  </si>
+  <si>
+    <t>INTERACCION MULTIAGENTE PARA PLANIFICACION</t>
+  </si>
+  <si>
+    <t>TIN2011-27652-C03-01</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DEL ACUERDO</t>
+  </si>
+  <si>
+    <t>CSD2007-00022</t>
+  </si>
+  <si>
+    <t>AYUDA COMPLEMENTARIA DEL PROYECTO SOCIAL INTERNET OF THINGS-APPS BY AND FOR THE CROWD (SITAC)</t>
+  </si>
+  <si>
+    <t>ACOMP/2014/186</t>
+  </si>
+  <si>
+    <t>HOGAR DIGITAL Y CONTENIDOS AUDIOVISUALES ADAPTADOS A LOS USUARIOS (HAUS)</t>
+  </si>
+  <si>
+    <t>IPT-2011-1049-430000-AR</t>
+  </si>
+  <si>
+    <t>Future Internet Testing</t>
+  </si>
+  <si>
+    <t>METODOS DE DESARROLLO ORIENTADOS A LA CALIDAD DE LAS TECNOLOGIAS DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2009/015</t>
+  </si>
+  <si>
+    <t>PRODUCCION DE SOFTWARE ORIENTADO A SERVICIOS BASADA EN REQUISITOS: LA PARTE FUNCIONAL</t>
+  </si>
+  <si>
+    <t>TIN2010-19130-C02-02</t>
+  </si>
+  <si>
+    <t>MODELIZACION BIOMECANICA DE TEJIDOS APLICADO A CIRUGIA ASISTIDA POR ORDENADOR</t>
+  </si>
+  <si>
+    <t>TIN2010-20999-C04-01</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS SFOTCOMPUTING A LA DETERMINACION DE LA ESTRUCTURA DE ZEOLITAS</t>
+  </si>
+  <si>
+    <t>SP20120497</t>
+  </si>
+  <si>
+    <t>Argente, Estefanía</t>
+  </si>
+  <si>
+    <t>VERIFICACION Y DEPURACION AGILES ORIENTADAS A MEJORAR LA SEGURIDAD DEL SOFTWARE</t>
+  </si>
+  <si>
+    <t>TIN2008-06622-C03-02</t>
+  </si>
+  <si>
+    <t>REDES DE PROCESADORES BIO-INSPIRADOS: RESULTADOS TEORICOS, IMPLEMENTACION HARDWARE/BIOWARE, DESARROLLO SOFTWARE Y SOLUCION PARA APLICACIONES</t>
+  </si>
+  <si>
+    <t>TIN2011-28260-C03-01</t>
+  </si>
+  <si>
+    <t>Sempere Luna, José María</t>
+  </si>
+  <si>
+    <t>FITTEST - FUTURE INTERNET TESTING</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/170</t>
+  </si>
+  <si>
+    <t>PRODUCCION DE SOFTWARE ORIENTADO A SERVICIOS BASADA EN REQUISITOS: LA PARTE FUNCIONAL (PROS-REQ-FUN)</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/179</t>
+  </si>
+  <si>
+    <t>BIOCAO- MODELIZACION BIOMECANICA DE TEJIDOS APLICADO A CIRUGIA ASISTIDA POR ORDENADOR.</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/181</t>
+  </si>
+  <si>
+    <t>ORGANIZACIONES VIRTUALES ADAPTATIVAS: ARQUITECTURAS Y METODOS DE DESARROLLO</t>
+  </si>
+  <si>
+    <t>TIN2009-13839-C03-01</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE SOFTWARE ADAPTATIVO PARA LA INTEGRACION DE PERSONAS, SERVICIOS Y COSAS USANDO MODELOS EN TIEMPO DE EJECUCION (EVERYWARE)</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/172</t>
+  </si>
+  <si>
+    <t>INTERNET DE LAS COSAS COMO SOPORTE A PROCESOS DE NEGOCIO</t>
+  </si>
+  <si>
+    <t>GV/2010/079</t>
+  </si>
+  <si>
+    <t>Valderas, Pedro</t>
+  </si>
+  <si>
+    <t>SISTEMAS BASADOS EN LA INTERACCION ORAL DINAMICAMENTE MEJORABLES Y ADAPTABLES A NUEVOS CONTEXTOS</t>
+  </si>
+  <si>
+    <t>TIN2008-06856-C05-02</t>
+  </si>
+  <si>
+    <t>Sanchís Arnal, Emilio</t>
+  </si>
+  <si>
+    <t>ACOMP/2011/186</t>
+  </si>
+  <si>
+    <t>UNA PLATAFORMA PARA SISTEMAS MULTIAGENTE ABIERTOS</t>
+  </si>
+  <si>
+    <t>TIN2008-04446</t>
+  </si>
+  <si>
+    <t>UN ENFOQUE HOLONICO BASADO EN AGENTES PARA ORGANIZACIONES ADAPTATIVAS DE ROBOTS MOVILES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>Giret Boggino, Adriana Susana</t>
+  </si>
+  <si>
+    <t>PLANNING. EXECUTION AND LEARNING ARCHITECTURE</t>
+  </si>
+  <si>
+    <t>TIN2008-06701-C03-01</t>
+  </si>
+  <si>
+    <t>APLICACION DE MEDIDAS DE CONFIANZA PARA LA MEJORA DE LA INTERACCION PREDICCION EN SISTEMAS INTERACTIVOS PREDICTIVOS DE ASISTENCIA</t>
+  </si>
+  <si>
+    <t>GV/2010/067</t>
+  </si>
+  <si>
+    <t>OSAMI-COMMONS OPEN SOURCE INFRASTRUCTURE AMBIENTE INTELIGENCE COMMONS</t>
+  </si>
+  <si>
+    <t>TSI-020400-2011-43</t>
+  </si>
+  <si>
+    <t>ACOMP/2010/042</t>
+  </si>
+  <si>
+    <t>TECNICAS AGILES PARA EL ANALISIS DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GV/2009/024</t>
+  </si>
+  <si>
+    <t>Villanueva, Alicia</t>
+  </si>
+  <si>
+    <t>DIAGEN: PLATAFORMA SOFTWARE PARA EL ANALISIS DE SECUENCIAS GENOMICAS</t>
+  </si>
+  <si>
+    <t>PAI-09-L5-6424</t>
+  </si>
+  <si>
+    <t>OSAMI- Commons Open Source Infrastructure Ambient Inteligence Commons</t>
+  </si>
+  <si>
+    <t>TSI-020400-2009-92</t>
+  </si>
+  <si>
+    <t>PISCIS - Programa Integral de Soporte a la Competitividad de la Industria del software</t>
+  </si>
+  <si>
+    <t>FIT-340502-2007-17</t>
+  </si>
+  <si>
+    <t>Vos ., Tanja Ernestina</t>
+  </si>
+  <si>
+    <t>MITYC: Ministerio de Industria, Turismo y Comercio</t>
+  </si>
+  <si>
+    <t>METODOS FORMALES EN SISTEMAS SOFTWARE HETEROGENEOS</t>
+  </si>
+  <si>
+    <t>TIN2005-09207-C03-02</t>
+  </si>
+  <si>
+    <t>UNA PLATAFORMA DE SISTEMA MULTIAGENTE INTEGRADA EN LINUX</t>
+  </si>
+  <si>
+    <t>TIN2005-03395</t>
+  </si>
+  <si>
+    <t>ADAPTACION BASADA ENAPRENDIZAJE, MODELADO Y PLANIFICACION PARA TAREAS COMPLEJAS ORIENTADAS AL USUARIO</t>
+  </si>
+  <si>
+    <t>TIN2005-08945-C06-06</t>
+  </si>
+  <si>
+    <t>EVOTEST: Evolutionary Testing for Complex Systems</t>
+  </si>
+  <si>
+    <t>ACOMP/2007/267</t>
+  </si>
+  <si>
+    <t>CEUC: Consellería de Empresa, Universidad y Ciencia</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE AVANZADA PARA LA SOCIEDAD DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>CARE TECHNOLOGIES, S.A.; CONSOFT, S.A.</t>
+  </si>
+  <si>
+    <t>TECNICAS PARA EL APRENDIZAJE DE MODELOS ADAPTATIVOS (TAMAT)</t>
+  </si>
+  <si>
+    <t>PPI-06-05-5771</t>
+  </si>
+  <si>
+    <t>Ferri Ramírez, César</t>
+  </si>
+  <si>
+    <t>ADQUISICION Y PROCESADO DE DATOS CALORIMETRICOS MEDIANTE SISTEMA ROBOTIZADO INTELIGENTE</t>
+  </si>
+  <si>
+    <t>PPI-05-05-5657-02</t>
+  </si>
+  <si>
+    <t>COMPAS: DISEÑO Y VERIFICACIÓN COMPOSICIONAL DE SISTEMAS ABIERTOS Y BASADOS EN COMPONENTES</t>
+  </si>
+  <si>
+    <t>GV05/261</t>
+  </si>
+  <si>
+    <t>CONSELLERIA EMPRESA, UNIVERSIDAD Y CIENCIA</t>
+  </si>
+  <si>
+    <t>REPRIS:RED PARA LA PROMOCION Y MEJORA DE LAS PRUEBAS EN INGENIERIA DEL SOFTWARE</t>
+  </si>
+  <si>
+    <t>TIN2005-24792-E/</t>
+  </si>
+  <si>
+    <t>Ministerio de Educación y Ciencia</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓN Y ESPECIALIZACIÓN de la RED pymERA: SUPERANDO LÍMITES (PYMERA)</t>
+  </si>
+  <si>
+    <t>PYMERA</t>
+  </si>
+  <si>
+    <t>REDIT</t>
+  </si>
+  <si>
+    <t>Diseño de una metodología de trabajo colaborativo para la producción de software fiable y de calidad en entornos Web</t>
+  </si>
+  <si>
+    <t>MITYC</t>
+  </si>
+  <si>
+    <t>A UNITY-based framework towards component based systems</t>
+  </si>
+  <si>
+    <t>Universidad de Utrecht</t>
+  </si>
+  <si>
+    <t>GUERNICA</t>
+  </si>
+  <si>
+    <t>Fact/183/120</t>
+  </si>
+  <si>
+    <t>ISOCO</t>
+  </si>
+  <si>
+    <t>PUESTA EN MARCHA DE UNA LÍNEA DE SOFTWARE TESTING</t>
+  </si>
+  <si>
+    <t>IMIDIF/2003/07</t>
+  </si>
+  <si>
+    <t>IMPIVA</t>
+  </si>
+  <si>
+    <t>A compositional theory based on temporary interference</t>
+  </si>
+  <si>
+    <t>ADVANCED OO-METHOD</t>
+  </si>
+  <si>
+    <t>A general theory for UNITY</t>
+  </si>
+  <si>
+    <t>PRODUCCION AUTOMATIZADA DE APLICACIONES WEB</t>
+  </si>
+  <si>
+    <t>Generación Automática de Sistemas Software en Ambientes Orientados a Objetos</t>
+  </si>
+  <si>
+    <t>FEDER</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS SOFTWARE EN AMBIENTES ORIENTADO A OBJETOS</t>
+  </si>
+  <si>
+    <t>Ecosistemas de gemelos digitales múltiples para una inteligencia resiliente y adaptativa (Multi-digital twin Ecosystems for ResiLient and adaptIve intelligence)</t>
+  </si>
+  <si>
+    <t>CIPROM/2026/41</t>
+  </si>
+  <si>
+    <t>Giret Boggino, Adriana Susana; Julian, Vicente</t>
+  </si>
+  <si>
     <t>Robust Intelligent Reasoning: Techniques, Evaluation and Applications</t>
   </si>
   <si>
     <t>PID2024-162030OB-I00</t>
   </si>
   <si>
-    <t>Escobar Román, Santiago</t>
-[...38 lines deleted...]
-    <t>AGENCIA VALENCIANA DE LA INNOVACION</t>
+    <t>Initiating Software Product Lines through Phylogenetic Events in Model-Driven Software Development Contexts</t>
+  </si>
+  <si>
+    <t>PID2024-162114OB-C21</t>
+  </si>
+  <si>
+    <t>Cetina Englada, Carlos; Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>HUMAN-CENTRED AI FOR EVERYDAY LIFE</t>
+  </si>
+  <si>
+    <t>CIPROM/2023/23</t>
+  </si>
+  <si>
+    <t>Such Aparicio, José Miguel; Onaindia De La Rivaherrera, Eva</t>
+  </si>
+  <si>
+    <t>BRAINS: Diseño de aplicaciones para escenarios reales basadas en enfoques neuronales, inteligentes y sostenibles</t>
+  </si>
+  <si>
+    <t>PID2024-155948OB-C55</t>
+  </si>
+  <si>
+    <t>Castro-Bleda, Maria Jose; Hurtado Oliver, Lluis Felip</t>
+  </si>
+  <si>
+    <t>Engineering Value Awareness in Social AI</t>
+  </si>
+  <si>
+    <t>PID2024-158227NB-C33</t>
+  </si>
+  <si>
+    <t>Rebollo Pedruelo, Miguel; Heras, Stella</t>
+  </si>
+  <si>
+    <t>Riesgos de Privacidad en Inteligencia Artificial Generativa para niños, adolescentes y adultos</t>
+  </si>
+  <si>
+    <t>PID2023-151536OB-I00</t>
+  </si>
+  <si>
+    <t>Del Val Noguera, Elena; Such Aparicio, José Miguel</t>
+  </si>
+  <si>
+    <t>Searching, Indexing, and Recommending EduCational and learning Objects at the UPV</t>
+  </si>
+  <si>
+    <t>CIGE/2024/48</t>
+  </si>
+  <si>
+    <t>MÉTODOS FORMALES ESCALABLES PARA APLICACIONES REALES</t>
+  </si>
+  <si>
+    <t>PID2021-122830OB-C42</t>
+  </si>
+  <si>
+    <t>Plataforma para la gestión de prevención temprana de emergencia climáticas (PGTEC)</t>
+  </si>
+  <si>
+    <t>TSI-100130-2024-0014</t>
+  </si>
+  <si>
+    <t>MINISTERIO PARA LA TRANSFORMACION DIGITAL Y FUNCION PUBLICA</t>
+  </si>
+  <si>
+    <t>SERVICIOS INTELIGENTES COORDINADOS PARA ÁREAS INTELIGENTES ADAPTATIVAS</t>
+  </si>
+  <si>
+    <t>PID2021-123673OB-C31</t>
+  </si>
+  <si>
+    <t>DESARROLLO ÁGIL DE SISTEMAS DESDE REQUISITOS A CÓDIGO</t>
+  </si>
+  <si>
+    <t>PID2021-123824OB-I00</t>
+  </si>
+  <si>
+    <t>DOBLAJE AUTOMÁTICO CROSLINGÜE EN TIEMPO REAL DE CONTENIDO EDUCATIVO Y PARLAMENTARIO</t>
+  </si>
+  <si>
+    <t>PID2021-122443OB-I00</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE AVANZADA PARA LA CONSTRUCCION DE SISTEMAS Y MICROSERVICIOS AUTO-ADAPTATIVOS. INCLUYENDO TECNICAS DE IA Y DE HUMANS-IN-THE-LOOP</t>
+  </si>
+  <si>
+    <t>PID2020-114480RB-I00</t>
+  </si>
+  <si>
+    <t>FOUNDATIONS OF TRUSTWORTHY AI - INTEGRATING REASONING, LEARNING AND OPTIMIZATION</t>
+  </si>
+  <si>
+    <t>Capability as a Service in digital enterprises</t>
+  </si>
+  <si>
+    <t>FP6-IST-33472</t>
+  </si>
+  <si>
+    <t>Comisión Europea (VIPM)</t>
+  </si>
+  <si>
+    <t>Suite de herramientas IA para automatizar gestión, producción y distribución de contenidos audiovisuales.</t>
+  </si>
+  <si>
+    <t>CPP2024-011408</t>
+  </si>
+  <si>
+    <t>Linares-Pellicer, Jordi</t>
+  </si>
+  <si>
+    <t>Benchmarking LLM agents on consequential realworld tasks</t>
+  </si>
+  <si>
+    <t>G131515</t>
+  </si>
+  <si>
+    <t>THE CHANCELLOR MASTERS &amp; OF THE UNIVERSITY OF CAMBRIDGE</t>
+  </si>
+  <si>
+    <t>INGENIERIA DE VALORES EN SISTEMAS DE IA: HERRAMIENTAS PARA LA TOMA DE DECISIONES BASADAS EN VALORES</t>
+  </si>
+  <si>
+    <t>TED2021-131295B-C32</t>
+  </si>
+  <si>
+    <t>Creación de la UCIE de VRAIN</t>
+  </si>
+  <si>
+    <t>INNVA2/2022/10</t>
+  </si>
+  <si>
+    <t>RECICLAJE INTELIGENTE Y COOPERATIVO EN TODA LA CADENA DE VALOR ORIENTADO A UNA SOCIEDAD SOSTENIBLE 360º</t>
+  </si>
+  <si>
+    <t>INNEST/2022/180</t>
+  </si>
+  <si>
+    <t>AGENTES INTELIGENTES AFECTIVOS PARA PERSUADIR COMPORTAMIENTOS CIVICOS EN ENTORNOS VIRTUALES</t>
+  </si>
+  <si>
+    <t>PID2020-113416RB-I00</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE DE APOYO A LA TOMA DE DECISIONES CLÍNICAS EN MEDICINA DE PRECISIÓN</t>
+  </si>
+  <si>
+    <t>INNEST/2021/57</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA DE INTELIGENCIA ARTIFICIAL Y REALIDAD VIRTUAL PARA GENERACIÓN DE EXPERIENCIAS TURÍSTICAS PERSONALIZADAS Y SOSTENIBLES</t>
+  </si>
+  <si>
+    <t>INNEST/2021/233</t>
+  </si>
+  <si>
+    <t>Sebastiá Tarín, Laura</t>
+  </si>
+  <si>
+    <t>Diseño y desarrollo de un prototipo basado en Inteligencia Artificial. CARDIOVAL</t>
+  </si>
+  <si>
+    <t>AP2021-05</t>
+  </si>
+  <si>
+    <t>RECONOCIMIENTO DE ACTIVIDADES Y PLANIFICACION AUTOMATICA PARA EL DISEÑO DE ASISTENTES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>TIN2017-88476-C2-1-R</t>
+  </si>
+  <si>
+    <t>RAZONAMIENTO FORMAL PARA TECNOLOGIAS FACILITADORAS Y EMERGENTES</t>
+  </si>
+  <si>
+    <t>RTI2018-094403-B-C32-AR</t>
+  </si>
+  <si>
+    <t>HACIA UNA MOVILIDAD INTELIGENTE Y SOSTENIBLE SOPORTADA POR SISTEMAS MULTI-AGENTES Y EDGE COMPUTING</t>
+  </si>
+  <si>
+    <t>RTI2018-095390-B-C31-AR</t>
+  </si>
+  <si>
+    <t>AMIC-UPV: ANALISIS AFECTIVO DE INFORMACION MULTIMEDIA CON COMUNICACION INCLUSIVA Y NATURAL</t>
+  </si>
+  <si>
+    <t>TIN2017-85854-C4-2-R-AR</t>
+  </si>
+  <si>
+    <t>DISEÑO DE SISTEMAS AUTO-ADAPTATIVOS INVOLUCRANDO AL HUMANO</t>
+  </si>
+  <si>
+    <t>TIN2017-84094-R-AR</t>
+  </si>
+  <si>
+    <t>PROCESADO DE AUDIO, HABLA Y LENGUAJE PARA ANALISIS DE INFORMACION MULTIMEDIA</t>
+  </si>
+  <si>
+    <t>TIN2014-54288-C4-3-R-AR</t>
+  </si>
+  <si>
+    <t>SWEETLOGICS-UPV</t>
+  </si>
+  <si>
+    <t>TIN2010-21062-C02-02</t>
+  </si>
+  <si>
+    <t>Lucas Alba, Salvador</t>
   </si>
   <si>
     <t>Plataforma de análisis hidrogeoclimático para la valorización de recursos y la prevención de riesgos medioambientales</t>
   </si>
   <si>
     <t>CPP2024-011559</t>
   </si>
   <si>
-    <t>Julian, Vicente</t>
+    <t>Hacia la AI Predictible</t>
+  </si>
+  <si>
+    <t>EUR2024-153548</t>
+  </si>
+  <si>
+    <t>INTERACT-EUROPE 100</t>
+  </si>
+  <si>
+    <t>ENTORNO DE REINGENIERIA PARA LINEAS DE PRODUCTO SOFTWARE</t>
+  </si>
+  <si>
+    <t>PDC2022-133939-I00</t>
+  </si>
+  <si>
+    <t>Cetina Englada, Carlos</t>
+  </si>
+  <si>
+    <t>Subtitulado automático multilingüe para transmisión en directo</t>
+  </si>
+  <si>
+    <t>PDC2022-133049-I00</t>
+  </si>
+  <si>
+    <t>PDC2022-133161-C32</t>
+  </si>
+  <si>
+    <t>PLATAFORMA DELFOS: SISTEMA DE INFORMACIÓN PARA LA GESTIÓN DE VARIACIONES GENOMICAS</t>
+  </si>
+  <si>
+    <t>PDC2021-121243-I00</t>
+  </si>
+  <si>
+    <t>MODELOS EN TIEMPO DE EJECUCION COMO SOPORTE A LA COMPUTACION AUTONOMA. TECNICAS Y APLICACIONES</t>
+  </si>
+  <si>
+    <t>GV/2012/067</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA; GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>FUTURE OF SKILLS: UNDERSTANDING THE EDUCATIONAL IMPLICATIONS OF AI AND ROBOTICS</t>
+  </si>
+  <si>
+    <t>EDU/500108534</t>
+  </si>
+  <si>
+    <t>HERRAMIENTA PARA MODELIZAR LA DOTACION DE LAS INFRAESTRUCTURAS DE CARGA, NECESARIAS PARA POSIBILITAR LA PENETRACION DEL TRANSPORTE CON VEHICULO</t>
+  </si>
+  <si>
+    <t>GLOBAL ENERGY &amp; TRADING, S.L.</t>
+  </si>
+  <si>
+    <t>PARLA: COMUNICADOR PARA NIÑOS DISCAPACITADOS PARA WINDOWS/MAC/IOS/ANDROID BASADO EN SELECCION DE COMANDOS</t>
+  </si>
+  <si>
+    <t>INNOVATEC SENSORIZACION Y COMUNICACION, S.L.</t>
+  </si>
+  <si>
+    <t>PRODUCCION AUTOMATICA DE APLICACIONES SOFTWARE A PARTIR DE MODELOS ORGANIZACIONES</t>
+  </si>
+  <si>
+    <t>HYBRID INTELLIGENCE FOR ADVANCED COLLECTIVE PERCEPTION AND DECISION MAKING IN COMPLEX URBAN ENVIRONMENTS</t>
+  </si>
+  <si>
+    <t>Optimizing Water Resources in Coastal Areas using Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>PCI2025-163189</t>
+  </si>
+  <si>
+    <t>Reingeniería de Líneas de Producto Software en Modelos Software mediante Filogenética Evolutiva (VARNETICA)</t>
+  </si>
+  <si>
+    <t>CNS2023-145422</t>
+  </si>
+  <si>
+    <t>CATEDRA ENIA-UPV EN DESARROLLO SOSTENIBLE</t>
+  </si>
+  <si>
+    <t>TSI-100930-2023-9</t>
+  </si>
+  <si>
+    <t>AP2023-03</t>
+  </si>
+  <si>
+    <t>Herramienta de Detección de Riesgos en Enfermedades Crónicas</t>
+  </si>
+  <si>
+    <t>AP2023-08</t>
+  </si>
+  <si>
+    <t>Alberola Oltra, Juan Miguel</t>
+  </si>
+  <si>
+    <t>Sistema de mapeo del dolor crónico, con análisis multidimensional avanzado por Inteligencia Artificial (IA)</t>
+  </si>
+  <si>
+    <t>AP2023-02</t>
+  </si>
+  <si>
+    <t>Silvestre Cerdà, Joan Albert</t>
+  </si>
+  <si>
+    <t>SISTEMA INTEGRABLE DE GESTIÓN DE PROCESOS DE AUTENTICACIÓN</t>
+  </si>
+  <si>
+    <t>LABERIT SISTEMAS, S.L.</t>
+  </si>
+  <si>
+    <t>PI2021_12</t>
+  </si>
+  <si>
+    <t>PUNTOS DE ATENCIÓN SANITARIA A DISTANCIA EN ENTORNOS RURALES Y REMOTOS (DISTANCE POINT-OF-CARE ATTENTION IN RURAL ENVIRONMENTS)</t>
+  </si>
+  <si>
+    <t>AP2021_19</t>
+  </si>
+  <si>
+    <t>Advanced symbolic methods for the cryptographic protocol analyzer Maude-NPA</t>
+  </si>
+  <si>
+    <t>FA9550-17-1-0266</t>
+  </si>
+  <si>
+    <t>AIR FORCE OFFICE OF SCIENTIFIC RESEARCH</t>
+  </si>
+  <si>
+    <t>Técnicas inteligentes para optimización de la localización de estaciones de recarga de vehículos eléctricos y mejora de la movilidad en ciudades</t>
+  </si>
+  <si>
+    <t>SP20180184</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA PERSUASIVA PARA EL USO SOSTENIBLE E INTELIGENTE DE VEHICULOS EN FLOTAS URBANAS</t>
+  </si>
+  <si>
+    <t>TIN2015-65515-C4-1-R</t>
+  </si>
+  <si>
+    <t>TIMPANO-UPV: TECNOLOGIAS PARA LA INTERACCION CONVERSACIONAL COMPLAJE PERSONA-MAQUINA CON APRENDIZAJE DINAMICO</t>
+  </si>
+  <si>
+    <t>TIN2011-28169-C05-01</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE SOFTWARE ADAPTATIVO PARA LA INTEGRACION DE PERSONAS, SERVICIOS Y COSAS USANDO MODELOS EN TIEMPO DE EJECUCION</t>
+  </si>
+  <si>
+    <t>TIN2010-18011</t>
+  </si>
+  <si>
+    <t>TRADUCCION DE TEXTOS Y TRANSCRIPCION DE VOZ INTERACTIVAS</t>
+  </si>
+  <si>
+    <t>TIN2009-14511</t>
+  </si>
+  <si>
+    <t>ADVANCES ON AGREEMENT TECHNOLOGIES FOR COMPUTATIONAL ENTITIES</t>
+  </si>
+  <si>
+    <t>PROMETEO/2008/051</t>
+  </si>
+  <si>
+    <t>OSAMI- COMMONS OPEN SOURCE INFRASTRUCTURE AMBIENT INTELIGENCE COMMONS</t>
+  </si>
+  <si>
+    <t>TSI-020400-2008-114</t>
+  </si>
+  <si>
+    <t>DICAPS: Desarrollo e implantación de una metodología de calidad en la producción del software</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TECNOLOGÍA PARA INCORPORAR OLORES EN SISTEMAS AUDIOVISUALES</t>
+  </si>
+  <si>
+    <t>García-Granada, Fernando</t>
+  </si>
+  <si>
+    <t>ECLIPSE OPEN SOFTWARE, S.L.</t>
+  </si>
+  <si>
+    <t>INGENIERIA DE REQUERIMIENTOS Y GENERACION AUTOMATICA DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GV97-TI-05-34</t>
+  </si>
+  <si>
+    <t>ERUDITO.COM</t>
+  </si>
+  <si>
+    <t>TSI-020110-2009-439</t>
+  </si>
+  <si>
+    <t>COMPUTATIONAL STRATEGIES IN DECLARATIVE PROGRAMMING</t>
+  </si>
+  <si>
+    <t>HU2001-0019</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE PRESIDENCIA</t>
+  </si>
+  <si>
+    <t>UN METODO DE PRODUCCION DE SOFTWARE DIRIGIDO POR MODELOS PARA EL DESARROLLO DE APLICACIONES BIG DATA</t>
+  </si>
+  <si>
+    <t>TIN2016-80811-P</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE DE APOYO A LA TOMA DE DECISIONES CLINICAS EN MEDICINA DE PRECISION</t>
+  </si>
+  <si>
+    <t>INNEST/2020/149</t>
+  </si>
+  <si>
+    <t>AYUDA UPV PROYECTO INTERDISCIPLINAR: DESARROLLO DE UNA METODOLOGIA PARA LA EVALUACION VIRTUAL DEL AJUSTE DE CASCOS Y GUANTES PARA PROTECCION INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>PAID-05-07-6206</t>
+  </si>
+  <si>
+    <t>Alcañiz Raya, Mariano Luis; Monserrat, Carlos</t>
+  </si>
+  <si>
+    <t>A collaboratory for the evaluation, comparison and classification of Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>SP20180210</t>
+  </si>
+  <si>
+    <t>Martínez-Plumed, Fernando</t>
+  </si>
+  <si>
+    <t>Customised Advisory Services for Energy-efficient Manufacturing Systems</t>
+  </si>
+  <si>
+    <t>METODOS RIGUROSOS PARA EL INTERNET DEL FUTURO</t>
+  </si>
+  <si>
+    <t>TIN2016-76843-C4-1-R</t>
+  </si>
+  <si>
+    <t>IMPIVA I+DT 2008</t>
+  </si>
+  <si>
+    <t>SISTEMA DE GESTION Y OPTIMIZACION DE STOCK PARA EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>Predicción del Pronóstico en Pacientes con Carcinoma Epidermoide de Cavidad Oral mediante Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>AP2025-12</t>
+  </si>
+  <si>
+    <t>A 360 DEGREES PERSPECTIVE ON THE VALUE OF MUSIC</t>
+  </si>
+  <si>
+    <t>DESCUBRIENDO EL SIGNIFICADO Y LA INTENCIÓN MÁS ALLÁ DE LA PALABRA HABLADA: HACIA UN ENTORNO INTELIGENTE PARA ABORDAR LOS DOCUMENTOS MULTIMEDIA</t>
+  </si>
+  <si>
+    <t>PID2021-126061OB-C41</t>
+  </si>
+  <si>
+    <t>APRENDIZAJE PARA PLANIFICACIÓN SENSIBLE AL HUMANO</t>
+  </si>
+  <si>
+    <t>PID2021-127647NB-C22</t>
+  </si>
+  <si>
+    <t>SUPERVISION AUTOMATICA MEDIANTE OBSERVACION: TECNOLOGIA EXTENSIVA PARA LA ADQUISICION DE DESTREZAS DE FORMA AUTONOMA Y LA ASISTENCIA EN PROCEDIMIENTOS.</t>
+  </si>
+  <si>
+    <t>TIN2014-61716-EXP</t>
+  </si>
+  <si>
+    <t>Social Internet of Things Apps by and for the Crowd (SITAC)</t>
+  </si>
+  <si>
+    <t>IPT-2012-0839-430000-AR</t>
+  </si>
+  <si>
+    <t>Pattern analysis, statistical modelling and computational learning 2 (PASCAL2)</t>
+  </si>
+  <si>
+    <t>Juan Císcar, Alfonso; Toselli ., Alejandro Héctor</t>
+  </si>
+  <si>
+    <t>European Commission (Seventh Framework Programme)</t>
+  </si>
+  <si>
+    <t>MODALIDAD F: ANYTIME UNIVERSAL INTELLIGENCE</t>
+  </si>
+  <si>
+    <t>TIN2009-06078-E</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE RECONOCIMIENTO DE FORMAS PARA EL ANALISIS MORFOLOGICO DEL PIE Y FABRICACION DEL CALZADO</t>
+  </si>
+  <si>
+    <t>DPI2001-0880-C02-02</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE CIENCIA Y TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN MODELO DEFORMABLE PARA LA CREACION DE ENTORNOS VIRTUALES PARA EL ENTRENAMIENTO EN CIRUGIAS MINIMAMENTE INVASIVAS</t>
+  </si>
+  <si>
+    <t>TIC2001-2711</t>
+  </si>
+  <si>
+    <t>DISEÑO DE SISTEMAS DE RECONOCIMIENTO DE ESCRITURA CONTINUA MANUSCRITA Y DE CLASIFICACION DE DOCUMENTOS MEDIANTE TECNICAS DE</t>
+  </si>
+  <si>
+    <t>TIC2000-1153</t>
+  </si>
+  <si>
+    <t>EXPERIMENTACION EN CASOS REALES DE 00-METHOD COMO METODO DE PRODUCCION DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>ANALISIS DE ESTRATEGIAS DE TRATO PERSONALIZADO DE CLIENTES A PARTIR DE FUENTES DE DATOS INTERNAS</t>
+  </si>
+  <si>
+    <t>ENGASA, S.A.</t>
+  </si>
+  <si>
+    <t>ARTIFICIAL INTELLIGENCE FOR DIGITAL TWIN EARTH</t>
+  </si>
+  <si>
+    <t>TELESPAZIO UK LTD</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA SOFTWARE AVANZADA PARA LA INGENIERIA DEL SOFTWARE DE LA SOCIEDAD DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>TIC2001-3530-C02-01</t>
+  </si>
+  <si>
+    <t>Robust Evaluation of Cognitive Capabilities and Generality in Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>FA9550-17-1-0286</t>
+  </si>
+  <si>
+    <t>Aplicación de una Metodología de Testeo de Software</t>
+  </si>
+  <si>
+    <t>IMPYGD-2005-35</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA, TURISMO Y COMERCIO</t>
+  </si>
+  <si>
+    <t>COMBICAT-DSIC</t>
+  </si>
+  <si>
+    <t>Botti Navarro, Vicente Juan</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE TECNOLOGIA QUIMICA</t>
+  </si>
+  <si>
+    <t>AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIG. CIENTIFICAS</t>
+  </si>
+  <si>
+    <t>AgentCities.ES: Creación de un entorno innovador para la comunicación de agentes inteligentes</t>
+  </si>
+  <si>
+    <t>TIC2001-5108-E</t>
+  </si>
+  <si>
+    <t>Oficina de Ciencia y Tecnología</t>
+  </si>
+  <si>
+    <t>UN SISTEMA DE REALIZACIÓN AUTONÓMA DE VÍDEO</t>
+  </si>
+  <si>
+    <t>WATCHITY S.L.</t>
+  </si>
+  <si>
+    <t>IMPIVA I+DT 2009</t>
+  </si>
+  <si>
+    <t>GenDelf</t>
+  </si>
+  <si>
+    <t>SPINUPV2023_L2__04</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE MEDICINA GENOMICA, S.L.</t>
+  </si>
+  <si>
+    <t>SISTEMA DE GESTION DE RECURSOS ONLINE PARA AYUNTAMIENTOS MENORES DE 5000 HABITANTES</t>
+  </si>
+  <si>
+    <t>SOLLUTIA S.L.</t>
+  </si>
+  <si>
+    <t>SEGUIMIENTO DE FLOTAS EN TRAYECTORIAS PREDETERMINADAS SOBRE ESCENARIO DE CARTOGRAFIA DINAMICA 3D CON ACCESORIOS DE CONTROL Y CORRECCION DE RUMBO</t>
+  </si>
+  <si>
+    <t>INFOSISTEMES GRAFICS AVANÇATS, S.L.</t>
+  </si>
+  <si>
+    <t>ATENEA, ARQUITECTURA MIDDLEWARE Y HERRAMIENTAS</t>
+  </si>
+  <si>
+    <t>PAID-05-06-6702</t>
+  </si>
+  <si>
+    <t>CYBERSOC ERIS AGUAS</t>
+  </si>
+  <si>
+    <t>SINGLAR INNOVACION SL</t>
+  </si>
+  <si>
+    <t>COLABARACION PROYECTO SEAS: SMART ENERGY AWARE SYSTEMS</t>
+  </si>
+  <si>
+    <t>ABADA SERVICIOS DESARROLLO S.A.; ANSWARETECH, S.L.; INGENIERIA Y CONTROL ELECTRONICO, S.A.; PLANET MEDIA STUDIOS, S.L.</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO ACCELERATE: INCORPORACION DE TECNICAS AVANZADAS DE MODELADO PARA DAR SOPORTE A LA ACELERACION DE LA INNOVACION</t>
+  </si>
+  <si>
+    <t>SIVSA SOLUCIONES INFORMATICAS, S.A.; PLANET MEDIA STUDIOS, S.L.</t>
+  </si>
+  <si>
+    <t>GESTOR PARA METODOS DE PRODUCCION SOFTWARE. OO-METHOD</t>
+  </si>
+  <si>
+    <t>PAI04-04-5029</t>
+  </si>
+  <si>
+    <t>SISTEMA MULTIAGENTE ABIERTO DE GESTION DE EMPRESAS POOL (OPEN POOL)</t>
+  </si>
+  <si>
+    <t>ENTORNO DE SISTEMAS BASADOS EN EL CONOCIMIENTO DE TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>TAP94-0511-C02-01</t>
+  </si>
+  <si>
+    <t>CICYT - 94</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO CAP: COLLABORATIVE ANALYTIC PLATFORM</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN GEMELO DIGITAL PARA LA GESTIÓN AUTÓNOMA DE FLOTAS EN ENTORNOS URBANOS (CASO DE USO LDT)</t>
+  </si>
+  <si>
+    <t>Palanca Cámara, Javier; Botti V.</t>
+  </si>
+  <si>
+    <t>NUNSYS, S.A.</t>
+  </si>
+  <si>
+    <t>IA PREDECIBLE MEDIANTE EL DESARROLLO DE MODELOS ASESORES.</t>
+  </si>
+  <si>
+    <t>CIACIF/2023/277</t>
   </si>
   <si>
     <t>ANOTACION AUTOMATICA MULTIMODAL DE BENCHMARKS DE IA PARA LA EVALUACION DE SUS DEMANDAS COGNITIVAS.</t>
   </si>
   <si>
     <t>CIACIF/2023/276</t>
   </si>
   <si>
-    <t>Ferri Ramírez, César</t>
-[...71 lines deleted...]
-    <t>PCI2025-163189</t>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: FORMS-UPV: METODOS FORMALES EN SISTEMAS SOFTWARE HETEROGENEOS</t>
+  </si>
+  <si>
+    <t>PAID-05-08-4013</t>
+  </si>
+  <si>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: ADAPTACION BASADA EN APRENDIZAJE, MODELADO Y PLANIFICACION PARA TAREAS COMPLEJAS ORIENTADAS AL USUARIO</t>
+  </si>
+  <si>
+    <t>PAID-05-08-3759</t>
+  </si>
+  <si>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: CONSTRUCCION DE SERVICIOS SOFTWARE A PARTIR DE MODELOS</t>
+  </si>
+  <si>
+    <t>PAID-05-08-3822</t>
   </si>
   <si>
     <t>MÉTODOS DE PREDICCIÓN DE DEMANDA EN PROCECESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
   </si>
   <si>
-    <t>LOGIFRUIT IBERIA S.L.U.</t>
-[...116 lines deleted...]
-    <t>EUR2024-153548</t>
+    <t>AYUDA DEL MEC PARA LA CONTRATACION DE PERSONAL TECNICO DE APOYO EN LA MODALIDAD DE TECNICOS DE PROYECTOS DE I+D (SIRIM)</t>
+  </si>
+  <si>
+    <t>PTA-2003-02-00243</t>
+  </si>
+  <si>
+    <t>SISTEMAS INTELIGENTES EN TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>MEC. DIRECCIÓN GENERAL DE ENSEÑANZA SUPERIOR E INVESTIGACIÓN CIENTÍFICA</t>
+  </si>
+  <si>
+    <t>SISTEMA DE DIALOGO PARA HABLA ESPONTANEA EN UN DOMINIO SEMANTICO RESTRINGIDO</t>
+  </si>
+  <si>
+    <t>TIC98-0423-C06-02</t>
+  </si>
+  <si>
+    <t>ARTIS: HERRAMIENTA PARA EL DESARROLLO DE SISTEMAS INTELIGENTES EN TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>TAP98-0333-C03-01</t>
+  </si>
+  <si>
+    <t>Autoadaptación de Procesos de Negocio mejorados por la IoT y dirigidos por metas</t>
+  </si>
+  <si>
+    <t>PAID-06-22</t>
+  </si>
+  <si>
+    <t>Torres Bosch, Maria Victoria</t>
+  </si>
+  <si>
+    <t>MODULO PARA EL CALCULO DE POSIBLES RUTAS OPTIMAS EN UNA REGATA DE LA COPA DEL AMERICA</t>
+  </si>
+  <si>
+    <t>Soler Bayona, José Vicente</t>
+  </si>
+  <si>
+    <t>DESAFIO ESPAÑOL 2007, S.A.</t>
+  </si>
+  <si>
+    <t>EMOTTECH: TECNOLOGIAS PARA EL DESARROLLO DE SOCIEDADES VIRTUALES AFECTIVAS</t>
+  </si>
+  <si>
+    <t>INTEGRACION DE UN MOTOR DE BUSQUEDA TIPO BLAST A UNA APLICACION DE ANALISIS DE VARIACIONES DE SECUENCIAS GENOMICAS</t>
+  </si>
+  <si>
+    <t>PAID-05-09-4301</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN SISTEMA PARA LA INDUCCION DE PROGRAMAS LOGICO-FUNCIONALES: EL SISTEMA FLIP.</t>
+  </si>
+  <si>
+    <t>GV00-092-14</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD POLITECNICA DE VALENCIA; GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>Who's behind these predictions? Reconciling transparency and privacy in machine learning</t>
+  </si>
+  <si>
+    <t>FSA9550-17-1-0287</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE CODIGO USANDO OO-METHOD</t>
+  </si>
+  <si>
+    <t>RESEARCH AND DEVELOPMENT OF GAME TECHNOLOGIES FOR IOS AND ANDROID PLATFORMS (A SPINING TOP GAME)</t>
+  </si>
+  <si>
+    <t>X-FUND GLOBAL AG</t>
+  </si>
+  <si>
+    <t>ADAPTACION DE MODELOS DE LENGUAJE Y DE COMPRENSION PARA DIFERENTES DOMINIOS, ENTORNOS Y TIPOS DE USUARIO EN SISTEMAS DE DIALOGO</t>
+  </si>
+  <si>
+    <t>PAID-06-06-4681</t>
+  </si>
+  <si>
+    <t>UNIVERSALIZACIÓN DE SENTENCIAS Y AUTOS JUDICIONALES EN LECTURA FACIL: DESARROLLO DE UNA APLICACIÓN WEB</t>
+  </si>
+  <si>
+    <t>FUNDACION D.EDUARDO CALABUIG-ICAV DE LA C.V.</t>
+  </si>
+  <si>
+    <t>ENTORNO VIRTUAL PARA LA SIMULACION DEL COMPORTAMIENTO DE DISEÑOS DE CALZADO.</t>
+  </si>
+  <si>
+    <t>DPI2004-06541-C02-01</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE E-SERVICIOS PARA LA NUEVA SOCIEDAD DIGITAL.</t>
+  </si>
+  <si>
+    <t>TIN2004-03534</t>
   </si>
   <si>
     <t>Symbolic rewriting methods for safety and security of critical cyber-physical systems</t>
   </si>
   <si>
     <t>SPS.MYP.G6133</t>
   </si>
   <si>
     <t>ORGANIZACION TRATADO ATLANTICO NORTE</t>
   </si>
   <si>
-    <t>SERIOUS GAMES FOR CREATIVITY AND SOCIAL COHESION IN TEACHER EDUCATION</t>
-[...56 lines deleted...]
-    <t>Palanca Cámara, Javier; Botti V.</t>
+    <t>INGENIERIA DEL SOFTWARE PARA EL DESARROLLO DE SISTEMAS PERVASIVOS. EXPLORANDO NUEVAS VIAS EN LA INTERACCION HOMBRE-MAQUINA</t>
+  </si>
+  <si>
+    <t>INVESTIGACION Y CONSTRUCCION DE UNA NUEVA PLATAFORMA PARA EL DESARROLLO DE APLICACIONES EN INTERNET</t>
+  </si>
+  <si>
+    <t>IMIDTD/2004/13</t>
+  </si>
+  <si>
+    <t>PLANIFICACION DE ENTORNOS TECNOLOGICOS, S.L.</t>
+  </si>
+  <si>
+    <t>AYUDA INNOVA PROS</t>
+  </si>
+  <si>
+    <t>PAI-07-2-02382</t>
+  </si>
+  <si>
+    <t>RENAULT ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>ENTORNO VIRTUAL PARA LA SIMULACION DEL COMPORTAMIENTO DE DISEÑOS DE CALZADO</t>
+  </si>
+  <si>
+    <t>PPI-05-04-5613</t>
+  </si>
+  <si>
+    <t>IMPLEMENTACION Y APLICACION DE SISTEMAS MULTIAGENTE EN ENTORNOS INDUSTRIALES CON RESTRICCIONES TEMPORALES</t>
+  </si>
+  <si>
+    <t>PPI-05-04-5574</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA APLICACION LUDICA PARA PREESCOLARES - APPPEQUEÑOS</t>
+  </si>
+  <si>
+    <t>MEDIOS Y PROYECTOS NEIL, S.L.</t>
+  </si>
+  <si>
+    <t>SISTEMA DE SEGUIMIENTO DE LESIONES TUMORALES HEPATICAS MEDIANTE APROXIMACIONES BIOMECANICAS PARA DIAGNOSIS TEMPRANA Y PLANIFICACION DE TRATAMIENTO.</t>
+  </si>
+  <si>
+    <t>DPI2013-40859-R</t>
+  </si>
+  <si>
+    <t>MÉTODOS DE ANÁLISIS DE LA PRODUCCION BASADOS EN IOT DE PROCESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>Videogame Simulations for Product Line Engineering</t>
+  </si>
+  <si>
+    <t>T61_23R</t>
+  </si>
+  <si>
+    <t>ORACULO GENOMICO DE DELFOS</t>
+  </si>
+  <si>
+    <t>SPINUPV2022_08</t>
   </si>
   <si>
     <t>SISTEMA INTELIGENTE PARA LA GESTIÓN DE LAS ENFERMEDADES CRÓNICAS BASADO EN INTELIGENCIA ARTIFICIAL GENERATIVA</t>
   </si>
   <si>
-    <t>LABERIT SISTEMAS, S.L.</t>
-[...2 lines deleted...]
-    <t>Palanca Cámara, Javier</t>
+    <t>GESTION Y OPTIMIZACION DE STOCK PARA EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>LOGIFRUIT, S.L.</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNOLOGIA CARE CON OO-METHOD A LA RESOLUCION DE CASOS PRACTICOS REALES</t>
+  </si>
+  <si>
+    <t>FARMASOFT INFORMATICA Y SERVICIOS, S.L.</t>
+  </si>
+  <si>
+    <t>Proyecto Empathic Products. Enabling intention and emotion aware products</t>
+  </si>
+  <si>
+    <t>TSI-020401-2012-11</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNOLOGIA CARE CON OO-METHOD</t>
+  </si>
+  <si>
+    <t>CYBERSOC-ERIS-SECTOR CRÍTICO</t>
+  </si>
+  <si>
+    <t>SUBTITULADO AUTOMATICO, EN DIFERIDO Y EN TIEMPO REAL, CON ADAPTACION AL DOMINIO, EN LAS LENGUAS DE CASTELLANO E INGLES</t>
+  </si>
+  <si>
+    <t>TYRIS SOFTWARE, SL</t>
+  </si>
+  <si>
+    <t>GEOMOBILE</t>
+  </si>
+  <si>
+    <t>MORE-MOSKITT INCORPORACION DE TECNICAS AVANZADAS DE MODELADO DE REQUISITOS A LA PLATAFORMA MOSKITT</t>
+  </si>
+  <si>
+    <t>TECCON MEDITERRANEA, S.L.</t>
+  </si>
+  <si>
+    <t>TADS: TECNICAS AUTOMATICAS DE DEPURACION PARA EL SOFTWARE</t>
+  </si>
+  <si>
+    <t>PAID-06-08-3303</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DEL LENGUAJE APLICADAS AL MODELADO DE SISTEMAS DE INFORMACION</t>
+  </si>
+  <si>
+    <t>PAID-06-08-3294</t>
+  </si>
+  <si>
+    <t>Molina Marco, Antonio</t>
+  </si>
+  <si>
+    <t>TACPAS: TECNICAS AGILES DE CALIDAD PARA EL SOFTWARE.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3249</t>
+  </si>
+  <si>
+    <t>GESTION AUTOMATICA DE TRAFICO RODADO EN ENTORNOS DISTRIBUIDOS MEDIANTE SISTEMAS MULTIAGENTES.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3191</t>
+  </si>
+  <si>
+    <t>ESTIMACION Y APLICACION DE MEDIDAS DE CONFIANZA EN RECONOCIMIENTO DE TEXTO MANUSCRITO Y TRADUCCION AUTOMATICA.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3285</t>
+  </si>
+  <si>
+    <t>DESARROLLO DEL PROYECTO DYNAMO-PCP: DISEÑO DE MODELOS Y ALGORITMOS DE OPTIMIZACIÓN PARA LA PLANIFICACIÓN DE RECURSOS EN EL ÁMBITO SANITARIO</t>
+  </si>
+  <si>
+    <t>GMV SOLUCIONES GLOBALES INTERNET S.A.</t>
+  </si>
+  <si>
+    <t>INNOVA 2005-R6 COLABORACION TECNOLOGICA DESAFIO ESPAÑOL</t>
+  </si>
+  <si>
+    <t>PAI-R6-05 468</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO SEMOSA: SINGLE EUROPEAN OPEN MOBILE SERVICES AREA</t>
+  </si>
+  <si>
+    <t>GEM BIOSOFT, S.L.</t>
+  </si>
+  <si>
+    <t>PREVENCIÓN Y MEJORA DEL ENVEJECIMIENTO ACTIVO MEDIANTE CALZADO NEUROESTIMULATIVO</t>
+  </si>
+  <si>
+    <t>INNEST/2021/317</t>
+  </si>
+  <si>
+    <t>SISTEMA BASADO EN DISPOSITIVOS MOVILES PARA LA ADQUSICION DE DATOS DE CONSUMO EN CONTADORES DE AGUAS</t>
+  </si>
+  <si>
+    <t>Desarrollo de un entorno de ejecución para la realización de sistemas de tiempo real estricto</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIONES DE SERVICIOS SOFTWARE A PARTIR DE MODELOS (SESAMO).</t>
+  </si>
+  <si>
+    <t>TIN2007-62894-AR07</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA DECLARATIVA: APLICACION A LA RESOLUCION DE SISTEMAS LINEALES Y ANALISIS FORMAL DE REDES DE PETRI</t>
+  </si>
+  <si>
+    <t>PPI-05-02 2897-01</t>
+  </si>
+  <si>
+    <t>PLANIFICACION Y REPLANIFICACION DE ACTIVIDADES DE UN ROBOT MOVIL EN TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>PPI-05-02 2883-2</t>
+  </si>
+  <si>
+    <t>ARTIS: SIST. INTELIGENTES TIEMPO REAL ROBOTS MOVIL</t>
+  </si>
+  <si>
+    <t>TAP97-1164-C03-01</t>
+  </si>
+  <si>
+    <t>SISTEMA DE RECOMENDACION APLICADO A LA INDUSTRIA DEL TURISMO</t>
+  </si>
+  <si>
+    <t>DESTINIA, S.L.</t>
+  </si>
+  <si>
+    <t>TECHNOLOGICS-UPV</t>
+  </si>
+  <si>
+    <t>TIN2007-68093-C02-02</t>
+  </si>
+  <si>
+    <t>METODOS, TECNICAS Y HERRAMIENTAS PARA SISTEMAS MULTIAGENTE ABIERTOS</t>
+  </si>
+  <si>
+    <t>TIN2006-14630-C03-01</t>
+  </si>
+  <si>
+    <t>MARC: MULTIMODAL ACCESS TO UNSTRUCTURED INFORMATION RESOURCES</t>
+  </si>
+  <si>
+    <t>PAID-06-10-2402</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TRES COMPONENTES PARA DISPOSITIVOS DE CAPTURA</t>
+  </si>
+  <si>
+    <t>HELIGRAFICS FOTOGRAMETRIA, S.L.</t>
+  </si>
+  <si>
+    <t>PROGRAMACION GENERICA: HERRAMIENTAS, LENGUAJES Y ENTORNOS.</t>
+  </si>
+  <si>
+    <t>TIN2004-00231</t>
+  </si>
+  <si>
+    <t>HERRAMIENTA DE SOPORTE A LA CONFIGURACI N Y GESTI N DE LA INFRAESTRUCTURA DE APROVISIONAMIENTO DE SOLUCIONES EN LA NUBE.</t>
+  </si>
+  <si>
+    <t>VERIFICACION DE PROCESO Y VALIDACION DE PRODUCTO SOFTWARE DE EQUIPOS DIGITALES SIMPLES RELACIONADOS CON LA SEGURIDAD PARA CENTRALES NUCLEARES</t>
+  </si>
+  <si>
+    <t>IBERDROLA GENERACION, S. A.</t>
+  </si>
+  <si>
+    <t>IMPLANTACION DE TECNOLOGIAS DE SISTEMAS MULTIAGENTE</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA E ING.SISTEMAS Y SERV.AVANZ TELECOMUNIC, S.A.</t>
+  </si>
+  <si>
+    <t>OPTIMIZACION STOCK EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>1FD97-0887</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE EDUCACION; MINISTERIO DE HACIENDA Y ADMINISTRACIONES PUBLICAS</t>
+  </si>
+  <si>
+    <t>SCIENTIFIC ADVISORY BOARD</t>
+  </si>
+  <si>
+    <t>RENAULT, S.A.S.</t>
+  </si>
+  <si>
+    <t>SISTEMAS MULTIAGENTE EN EMPRESAS POOL (SISMAPOOL)</t>
+  </si>
+  <si>
+    <t>TRANSFORMACION DE BASES DE DATOS Y APLICACIONES DE OPEN ACCES A DBASE IV Y ASISTENCIA Y FORMACION EN EL ENTORNO DE LA INFORMATICA GRAFICA</t>
+  </si>
+  <si>
+    <t>CONSELLERIA D'OBRES PUBLIQUES, URBANISME I T.</t>
+  </si>
+  <si>
+    <t>Asistente Cognitivo para la promoción del sueño saludable.</t>
+  </si>
+  <si>
+    <t>INNVA1/2022/6</t>
+  </si>
+  <si>
+    <t>AGENTES INTELIGENTES PARA ASESORAR EN PRIVACIDAD EN REDES SOCIALES</t>
+  </si>
+  <si>
+    <t>TIN2017-89156-R</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO WOO: WEB OF OBJECTS</t>
+  </si>
+  <si>
+    <t>ACOMP/2009/017</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA PLATAFORMA DE SISTEMAS MULTI-AGENTE ABIERTOS CON INTERFAZ PARA MULTIPLES DISPOSITIVOS Y USUARIOS (MUDOMAS)</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/070</t>
+  </si>
+  <si>
+    <t>Carrascosa Casamayor, Carlos</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE PARA LA NAVEGACION DE EMBARCACIONES A VELA</t>
+  </si>
+  <si>
+    <t>GV/2007/283</t>
+  </si>
+  <si>
+    <t>SISTEMA RECOMENDADOR DE TURISMO EN LA CIUDAD DE VALENCIA VIA WEB</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/384</t>
+  </si>
+  <si>
+    <t>García García, Inmaculada</t>
+  </si>
+  <si>
+    <t>METODOS DE DESARROLLO DE SISTEMAS DE INTELIGENCIA AMBIENTAL (MEDINA)</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/019</t>
+  </si>
+  <si>
+    <t>Albert Albiol, Manuela</t>
+  </si>
+  <si>
+    <t>PRODUCCION INDUSTRIAL DE SOFTWARE EN AMBIENTES MDA</t>
+  </si>
+  <si>
+    <t>SISTEMAS CONCURRENTES DINAMICAMENTE RECONFIGURABLES</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/001</t>
+  </si>
+  <si>
+    <t>Oliver Villarroya, Javier</t>
+  </si>
+  <si>
+    <t>GESTION DE RUTAS ALTERNATIVAS MEDIANTE SISTEMAS MULTI-AGENTE/HOLONICOS PARA LA PLANIFICACION AUTOMATICA DEL TRAFICO RODADO</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/156</t>
+  </si>
+  <si>
+    <t>SAFECERT: VERIFICACION Y CERTIFICACION DE SOFTWARE SEGURO Y DE CALIDAD</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/113</t>
+  </si>
+  <si>
+    <t>ATENEA, ARQUITECTURA, MIDDLEWARE Y HERRAMIENTAS</t>
+  </si>
+  <si>
+    <t>PROFIT 2007</t>
+  </si>
+  <si>
+    <t>FAST: FORMAL TECHIQUES FOR APPLIED SOFTWARE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>GV06/285</t>
+  </si>
+  <si>
+    <t>OMID: OPTIMIZACION DE MODELOS DE MINERIA DE DATOS</t>
+  </si>
+  <si>
+    <t>GV06/301</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE INFERENCIA GRAMATICAL A LA BIOINFORMATICA</t>
+  </si>
+  <si>
+    <t>GV06/068</t>
+  </si>
+  <si>
+    <t>López Rodríguez, Damián</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN MODELO DE INTEGRACION DE PLANIFICACION Y SCHEDULING PARA SU APLICACION A PROBLEMAS REALES</t>
+  </si>
+  <si>
+    <t>GV06/096</t>
+  </si>
+  <si>
+    <t>Garrido, Antonio</t>
+  </si>
+  <si>
+    <t>FIT-340001-2004-11</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA Y ENERGIA</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE ORGANIZACIONES BASADAS EN AGENTES PARA LA GESTION INTELIGENTE DE ACTIVIDADES DE OCIO</t>
+  </si>
+  <si>
+    <t>GV06/315</t>
+  </si>
+  <si>
+    <t>FIT-340503-2006-5</t>
+  </si>
+  <si>
+    <t>META-MIDAS (METODOS DE ACOMODADION PARA UNA MINERIA DE DATOS SINERGICA)</t>
+  </si>
+  <si>
+    <t>GV04A/389</t>
+  </si>
+  <si>
+    <t>ANALISIS AUTOMATICO DE SISTEMAS DE TIEMPO REAL ESTANDAR</t>
+  </si>
+  <si>
+    <t>GV04A/472</t>
+  </si>
+  <si>
+    <t>Terrasa Barrena, Andrés Martín</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE Y DOMOTICA. ANALISIS E IMPLEMENTACION DE HOGARES DIGITALES.</t>
+  </si>
+  <si>
+    <t>AE05/013</t>
+  </si>
+  <si>
+    <t>ESPLAS: ESTANDARES PARA PLANIFICACION EN SISTEMAS DE TIEMPO REAL: EXTENSIONES A LOS SERVICIOS POSIX Y AL LENGUAJE ADA.</t>
+  </si>
+  <si>
+    <t>GV04B/513</t>
+  </si>
+  <si>
+    <t>GENERACION ONLINE DE RUTAS TURISTICAS EN LA COMUNIDAD VALENCIANA ADAPTADAS AL PERFIL DE USUARIO</t>
+  </si>
+  <si>
+    <t>GV04A/388</t>
+  </si>
+  <si>
+    <t>MINERIA DE DATOS ESTRUCTURADOS BASADOS EN DISTANCIAS Y METRICAS</t>
+  </si>
+  <si>
+    <t>GV04B/477</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE MINERIA DE DATOS SOBRE SISTEMAS DE INFORMACION HOSPITALARIA. FASE DE INVESTIGACION</t>
+  </si>
+  <si>
+    <t>IMIDTD/2004/125</t>
+  </si>
+  <si>
+    <t>DIMENSION INFORMATICA, S.L.U.</t>
+  </si>
+  <si>
+    <t>TECNICAS DE FRAGMENTACION DE PROGRAMAS DECLARATIVOS MULTI-PARADIGMA</t>
+  </si>
+  <si>
+    <t>CTIDIA/2002/205</t>
+  </si>
+  <si>
+    <t>ENTORNO DE DESARROLLO DE SISTEMAS DE TIEMPO REAL CRITICO. APLICACION AL CONTROL Y MONITORIZACION DE UN REACTOR QUIMICO</t>
+  </si>
+  <si>
+    <t>CTIDIB/2002/61</t>
+  </si>
+  <si>
+    <t>HERRAMIENTAS AVANZADAS PARA EL DESARROLLO DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GV01-424</t>
+  </si>
+  <si>
+    <t>MODELIZACION DE SISTEMAS CONCURRENTES: LAS REDES RECONFIGURABLES Y LOS AUTOMATAS COOPERANTES</t>
+  </si>
+  <si>
+    <t>PPI-6-00 7176</t>
+  </si>
+  <si>
+    <t>PLANIFICACION DE TAREAS EN LA NAVEGACION AUTONOMA DE ROBOTS MOVILES</t>
+  </si>
+  <si>
+    <t>PPI-6-00 7137</t>
+  </si>
+  <si>
+    <t>DEMOSTRADORES DE MONITORIZACION Y CONTROL INTELIGENTE EN TERMINALES MARITIMAS</t>
+  </si>
+  <si>
+    <t>PAI02-01 7375</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS DE SOFTWARE EN AMBIENTES ORIENTADOS A OBJETOS</t>
+  </si>
+  <si>
+    <t>1FD97-1102</t>
+  </si>
+  <si>
+    <t>CONSELLERIA DE CULTURA, EDUCACION Y CIENCIA</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN ENTORNO DE EJECUCION PARA LA REAL</t>
+  </si>
+  <si>
+    <t>CONSELLERIA DE CULTURA, EDUCACIÓN Y CIENCIA. D.G. DE ENSEÑANZAS UNIVERSITARIAS E INVESTIGACIÓN</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN ENTORNO DE EJECUCION PARA LA REALIZACION DE SISTEMAS DE TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>GV98-14-76</t>
+  </si>
+  <si>
+    <t>REDES DE CONSENSO PARA LA ELABORACION NO SUPERVISADA DE ACUERDOS ENTRE ENTIDADES AUTONOMAS INTELIGENTES.</t>
+  </si>
+  <si>
+    <t>Rebollo Pedruelo, Miguel</t>
+  </si>
+  <si>
+    <t>MODELOS EN TIEMPO DE EJECUCION COMO SOPORTE A LA COMPUTACION AUTONOMA. TECNICAS Y APLICACIONES.</t>
+  </si>
+  <si>
+    <t>ACCESO MEDIANTE DISPOSITIVOS MOVILES A INFORMACION ESTRUCTURADA Y NO ESTRUCTURADA</t>
+  </si>
+  <si>
+    <t>PAID-06-09-2920</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TECNICAS ESTADISTICAS DE APRENDIZAJE ADAPTATIVO E INTERACTIVO PARA TRADUCCION ASISTIDA POR ORDENADOR</t>
+  </si>
+  <si>
+    <t>PAID-06-09-2851</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA METODOLOGIA PARA LA EVALUACION VIRTUAL DEL AJUSTE DE CASCOS Y GUANTES PARA PROTECCION INDIVIDUAL.</t>
+  </si>
+  <si>
+    <t>DPI2007-66245-C02-01</t>
+  </si>
+  <si>
+    <t>EXPLORACIONES EN AUTOMATAS FINITOS BIOMOLECULARES</t>
+  </si>
+  <si>
+    <t>TIC2003-09319-C03-02</t>
+  </si>
+  <si>
+    <t>SISTEMAS DE RECUPERACION DE INFORMACION: HERRAMIENTAS Y METODOS ESTOCASTICOS</t>
+  </si>
+  <si>
+    <t>TIC2003-07158-C04-03</t>
+  </si>
+  <si>
+    <t>EVALUACION DE USABILIDAD EN ENTORNOS DE ARQUITECTURAS DIRIGIDAS POR MODELOS</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE SISTEMAS MULTIAGENTE DE TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>TIC2003-07369-C02-01</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA DE SISTEMA MULTIAGENTE BASADA EN ARTIS</t>
+  </si>
+  <si>
+    <t>DPI2002-04434-C04-02</t>
+  </si>
+  <si>
+    <t>SISTEMA ADAPTATIVO MULTI-AGENTE DE PLANIFICACION DEPENDIENTE DEL CONTEXTO</t>
+  </si>
+  <si>
+    <t>TIC2002-04146-C05-04</t>
+  </si>
+  <si>
+    <t>Diseño e implantación de un proceso de testeo para todo el ciclo de vida del software</t>
+  </si>
+  <si>
+    <t>Dimensión Informática s.l.</t>
+  </si>
+  <si>
+    <t>PROVISION AND SUPPORT OF AN AUTOMATED SPEECH RECOGNITION AND MACHINE TRANSLATION SERVICE</t>
+  </si>
+  <si>
+    <t>OV9177345</t>
+  </si>
+  <si>
+    <t>EUROPEAN ORGANIZATION FOR NUCLEAR RESEARCH</t>
+  </si>
+  <si>
+    <t>MEJORA DE LA EXPERIENCIA DE USO PARA ANALISTAS Y USUARIOS DE LA TECNOLOGIA UTILIZADA POR TECNOGRAM PROCESOS</t>
+  </si>
+  <si>
+    <t>TECNOGRAM PROCESOS, S.L.</t>
   </si>
   <si>
     <t>CYBERSOC ERIS SALUD</t>
   </si>
   <si>
-    <t>SINGLAR INNOVACION SL</t>
-[...464 lines deleted...]
-    <t>INSTITUTO DE BIOMECANICA DE VALENCIA</t>
+    <t>European Network of Excellence in Artificial Intelligence planning</t>
+  </si>
+  <si>
+    <t>European Commission Research Directorates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="5">
@@ -924,2576 +2439,7584 @@
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F382"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
-    <col min="2" max="2" width="42" customWidth="1"/>
-    <col min="3" max="3" width="54" customWidth="1"/>
+    <col min="2" max="2" width="31" customWidth="1"/>
+    <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="18">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
-      <c r="B2" t="s" s="3">
+      <c r="B2" s="3">
+        <v>101016442</v>
+      </c>
+      <c r="C2" t="s" s="3">
         <v>7</v>
       </c>
-      <c r="C2" t="s" s="3">
+      <c r="D2" t="s" s="3">
         <v>8</v>
       </c>
-      <c r="D2" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="4">
-        <v>45901</v>
+        <v>45017</v>
       </c>
       <c r="F2" s="4">
-        <v>47361</v>
+        <v>45230</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="B3" s="5">
+        <v>287755</v>
+      </c>
+      <c r="C3" t="s" s="5">
         <v>10</v>
       </c>
-      <c r="B3" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="D3" t="s" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" s="6">
-        <v>45901</v>
+        <v>40848</v>
       </c>
       <c r="F3" s="6">
-        <v>47177</v>
+        <v>41943</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B4" s="3">
-        <v>101249800</v>
+        <v>101136262</v>
       </c>
       <c r="C4" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s" s="3">
         <v>8</v>
       </c>
-      <c r="D4" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="4">
-        <v>46023</v>
+        <v>45261</v>
       </c>
       <c r="F4" s="4">
-        <v>47118</v>
+        <v>46538</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="5">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s" s="5"/>
+      <c r="C5" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s" s="5">
         <v>15</v>
       </c>
-      <c r="B5" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="E5" s="6">
-        <v>46023</v>
+        <v>46113</v>
       </c>
       <c r="F5" s="6">
-        <v>47118</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s" s="3">
         <v>18</v>
       </c>
-      <c r="B6" t="s" s="3">
+      <c r="D6" t="s" s="3">
         <v>19</v>
       </c>
-      <c r="C6" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="4">
-        <v>46023</v>
+        <v>43983</v>
       </c>
       <c r="F6" s="4">
-        <v>47118</v>
+        <v>45808</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="5">
+        <v>20</v>
+      </c>
+      <c r="B7" t="s" s="5">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s" s="5">
         <v>22</v>
       </c>
-      <c r="B7" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s" s="5">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="E7" s="6">
-        <v>45992</v>
+        <v>44531</v>
       </c>
       <c r="F7" s="6">
-        <v>47087</v>
+        <v>45443</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s" s="3"/>
+      <c r="C8" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s" s="3">
         <v>25</v>
       </c>
-      <c r="B8" t="s" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="4">
-        <v>45614</v>
+        <v>42675</v>
       </c>
       <c r="F8" s="4">
-        <v>47074</v>
+        <v>42886</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="5">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B9" t="s" s="5"/>
       <c r="C9" t="s" s="5">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E9" s="6">
-        <v>45614</v>
+        <v>38868</v>
       </c>
       <c r="F9" s="6">
-        <v>47074</v>
+        <v>39599</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B10" t="s" s="3"/>
       <c r="C10" t="s" s="3">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s" s="3">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4">
-        <v>45962</v>
+        <v>45866</v>
       </c>
       <c r="F10" s="4">
-        <v>47057</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="5">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B11" t="s" s="5"/>
       <c r="C11" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s" s="5">
         <v>33</v>
       </c>
-      <c r="D11" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="6">
-        <v>45931</v>
+        <v>45707</v>
       </c>
       <c r="F11" s="6">
-        <v>47026</v>
+        <v>45747</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s" s="3">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s" s="3">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s" s="3">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E12" s="4">
-        <v>45536</v>
+        <v>44287</v>
       </c>
       <c r="F12" s="4">
-        <v>46996</v>
+        <v>45382</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="5">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B13" t="s" s="5"/>
       <c r="C13" t="s" s="5">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="D13" t="s" s="5">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="E13" s="6">
-        <v>45901</v>
+        <v>42461</v>
       </c>
       <c r="F13" s="6">
-        <v>46996</v>
+        <v>44651</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s" s="3">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s" s="3">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s" s="3">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E14" s="4">
-        <v>45901</v>
+        <v>43466</v>
       </c>
       <c r="F14" s="4">
-        <v>46996</v>
+        <v>44286</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s" s="5">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s" s="5">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s" s="5">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E15" s="6">
-        <v>45901</v>
+        <v>41365</v>
       </c>
       <c r="F15" s="6">
-        <v>46996</v>
+        <v>42825</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>101202228</v>
+        <v>45</v>
+      </c>
+      <c r="B16" t="s" s="3">
+        <v>46</v>
       </c>
       <c r="C16" t="s" s="3">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s" s="3">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="E16" s="4">
-        <v>45839</v>
+        <v>40544</v>
       </c>
       <c r="F16" s="4">
-        <v>46934</v>
+        <v>42094</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="B17" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="E17" s="6">
-        <v>45839</v>
+        <v>40652</v>
       </c>
       <c r="F17" s="6">
-        <v>46934</v>
+        <v>41364</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s" s="3">
         <v>52</v>
       </c>
-      <c r="B18" t="s" s="3"/>
       <c r="C18" t="s" s="3">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s" s="3">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E18" s="4">
-        <v>45793</v>
+        <v>40331</v>
       </c>
       <c r="F18" s="4">
-        <v>46889</v>
+        <v>41364</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s" s="5">
         <v>54</v>
       </c>
-      <c r="B19" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s" s="5">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E19" s="6">
-        <v>44927</v>
+        <v>40331</v>
       </c>
       <c r="F19" s="6">
-        <v>46752</v>
+        <v>41364</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s" s="3">
         <v>56</v>
       </c>
-      <c r="B20" t="s" s="3">
+      <c r="C20" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D20" t="s" s="3">
         <v>57</v>
       </c>
-      <c r="C20" t="s" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4">
-        <v>45536</v>
+        <v>39762</v>
       </c>
       <c r="F20" s="4">
-        <v>46752</v>
+        <v>40999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="5">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s" s="5">
         <v>59</v>
       </c>
-      <c r="B21" t="s" s="5">
+      <c r="C21" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="C21" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="6">
-        <v>45658</v>
+        <v>39814</v>
       </c>
       <c r="F21" s="6">
-        <v>46752</v>
+        <v>40633</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="3">
+      <c r="A22" t="inlineStr" s="3">
+        <is>
+          <t>TECNOLOGÍAS AVANZADAS PARA EL ACCESO MOVIL. INDEPENDIENTE DE DISPOSITIVO E INTELIGENTE (GUIADO POR SEMÁNTICA)) A APLICACIONES, PORTALES Y SERVICIOS DE INFORMACIÓN</t>
+        </is>
+      </c>
+      <c r="B22" t="s" s="3">
         <v>61</v>
       </c>
-      <c r="B22" t="s" s="3">
+      <c r="C22" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="E22" s="4">
+        <v>40269</v>
+      </c>
+      <c r="F22" s="4">
+        <v>40633</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="5">
+        <is>
+          <t>MYMOBILEWEB: TECNOLOGIAS AVANZADAS PARA EL ACCESO MOVIL, INDEPENDIENTE DE DISPOSITIVO E INTELIGENTE (GUIADO POR SEMANTICA) A APLICACIONES, SERVICIOS Y PORTALES DE INFORMACION (2008, 2009 &amp; 2010)</t>
+        </is>
+      </c>
+      <c r="B23" t="s" s="5">
         <v>62</v>
       </c>
-      <c r="C22" t="s" s="3">
-[...18 lines deleted...]
-      </c>
       <c r="C23" t="s" s="5">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s" s="5">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E23" s="6">
-        <v>46023</v>
+        <v>39884</v>
       </c>
       <c r="F23" s="6">
-        <v>46752</v>
+        <v>40268</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="B24" t="s" s="3">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="E24" s="4">
+        <v>35269</v>
+      </c>
+      <c r="F24" s="4">
+        <v>36616</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="5">
+        <is>
+          <t>Desarrollo de un Sistema Sostenible de Transporte Interurbano Adaptado a la Demanda Mediante Inteligencia Artificial y Optimización para Colectivos Vulnerables en la Comunitat Valenciana</t>
+        </is>
+      </c>
+      <c r="B25" t="s" s="5">
         <v>67</v>
       </c>
-      <c r="B24" t="s" s="3">
+      <c r="C25" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="C24" t="s" s="3">
+      <c r="D25" t="s" s="5">
         <v>69</v>
       </c>
-      <c r="D24" t="s" s="3">
-[...21 lines deleted...]
-      </c>
       <c r="E25" s="6">
-        <v>45901</v>
+        <v>45536</v>
       </c>
       <c r="F25" s="6">
-        <v>46630</v>
+        <v>45869</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="3">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="B26" t="s" s="3"/>
       <c r="C26" t="s" s="3">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s" s="3">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E26" s="4">
-        <v>46023</v>
+        <v>43062</v>
       </c>
       <c r="F26" s="4">
-        <v>46568</v>
+        <v>43677</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="5">
+        <v>72</v>
+      </c>
+      <c r="B27" s="5">
+        <v>621030</v>
+      </c>
+      <c r="C27" t="s" s="5">
+        <v>73</v>
+      </c>
+      <c r="D27" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E27" s="6">
+        <v>41671</v>
+      </c>
+      <c r="F27" s="6">
+        <v>42582</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="B28" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C28" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s" s="3">
         <v>76</v>
       </c>
-      <c r="B27" s="5">
-[...27 lines deleted...]
-      </c>
       <c r="E28" s="4">
-        <v>45559</v>
+        <v>35247</v>
       </c>
       <c r="F28" s="4">
-        <v>46531</v>
+        <v>35826</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="5">
+        <v>77</v>
+      </c>
+      <c r="B29" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C29" t="s" s="5">
+        <v>78</v>
+      </c>
+      <c r="D29" t="s" s="5">
         <v>79</v>
       </c>
-      <c r="B29" t="s" s="5">
+      <c r="E29" s="6">
+        <v>35431</v>
+      </c>
+      <c r="F29" s="6">
+        <v>36525</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="3">
         <v>80</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="B30" t="s" s="3"/>
       <c r="C30" t="s" s="3">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s" s="3">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E30" s="4">
-        <v>45292</v>
+        <v>35247</v>
       </c>
       <c r="F30" s="4">
-        <v>46388</v>
+        <v>36525</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="5">
         <v>81</v>
       </c>
       <c r="B31" t="s" s="5">
         <v>82</v>
       </c>
       <c r="C31" t="s" s="5">
         <v>83</v>
       </c>
       <c r="D31" t="s" s="5">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="E31" s="6">
-        <v>44927</v>
+        <v>33970</v>
       </c>
       <c r="F31" s="6">
-        <v>46387</v>
+        <v>34334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B32" t="s" s="3">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s" s="3">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s" s="3">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="E32" s="4">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="F32" s="4">
-        <v>46387</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="5">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B33" t="s" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="B33" s="5">
+        <v>101249800</v>
+      </c>
       <c r="C33" t="s" s="5">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s" s="5">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E33" s="6">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="F33" s="6">
-        <v>46357</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="3">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>101129375</v>
+        <v>90</v>
+      </c>
+      <c r="B34" t="s" s="3">
+        <v>91</v>
       </c>
       <c r="C34" t="s" s="3">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D34" t="s" s="3">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="E34" s="4">
-        <v>45261</v>
+        <v>46023</v>
       </c>
       <c r="F34" s="4">
-        <v>46356</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B35" t="s" s="5">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C35" t="s" s="5">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s" s="5">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="E35" s="6">
-        <v>45627</v>
+        <v>46023</v>
       </c>
       <c r="F35" s="6">
-        <v>46356</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="3">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s" s="3">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C36" t="s" s="3">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s" s="3">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="E36" s="4">
-        <v>45243</v>
+        <v>45536</v>
       </c>
       <c r="F36" s="4">
-        <v>46338</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="5">
+        <v>100</v>
+      </c>
+      <c r="B37" t="s" s="5">
+        <v>101</v>
+      </c>
+      <c r="C37" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s" s="5">
         <v>96</v>
       </c>
-      <c r="B37" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="6">
-        <v>45231</v>
+        <v>46023</v>
       </c>
       <c r="F37" s="6">
-        <v>46326</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="3">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B38" t="s" s="3">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C38" t="s" s="3">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s" s="3">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E38" s="4">
-        <v>45776</v>
+        <v>45658</v>
       </c>
       <c r="F38" s="4">
-        <v>46295</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="5">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>105</v>
+      </c>
+      <c r="B39" s="5">
+        <v>101100728</v>
       </c>
       <c r="C39" t="s" s="5">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s" s="5">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="E39" s="6">
-        <v>44805</v>
+        <v>44927</v>
       </c>
       <c r="F39" s="6">
-        <v>46265</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="3">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B40" t="s" s="3">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C40" t="s" s="3">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s" s="3">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E40" s="4">
-        <v>44805</v>
+        <v>44927</v>
       </c>
       <c r="F40" s="4">
-        <v>46265</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="5">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s" s="5">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s" s="5">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s" s="5">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="E41" s="6">
-        <v>45809</v>
+        <v>45658</v>
       </c>
       <c r="F41" s="6">
-        <v>46265</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="3">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>101083009</v>
+        <v>113</v>
+      </c>
+      <c r="B42" t="s" s="3">
+        <v>114</v>
       </c>
       <c r="C42" t="s" s="3">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s" s="3">
-        <v>12</v>
+        <v>96</v>
       </c>
       <c r="E42" s="4">
-        <v>45108</v>
+        <v>45658</v>
       </c>
       <c r="F42" s="4">
-        <v>46203</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="5">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B43" t="s" s="5">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C43" t="s" s="5">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s" s="5">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E43" s="6">
-        <v>45474</v>
+        <v>44562</v>
       </c>
       <c r="F43" s="6">
-        <v>46203</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="3">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B44" t="s" s="3"/>
+        <v>117</v>
+      </c>
+      <c r="B44" t="s" s="3">
+        <v>111</v>
+      </c>
       <c r="C44" t="s" s="3">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s" s="3">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="E44" s="4">
-        <v>45930</v>
+        <v>45658</v>
       </c>
       <c r="F44" s="4">
-        <v>46203</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="5">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B45" t="s" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="B45" t="s" s="5">
+        <v>120</v>
+      </c>
       <c r="C45" t="s" s="5">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="D45" t="s" s="5">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="E45" s="6">
-        <v>45709</v>
+        <v>44562</v>
       </c>
       <c r="F45" s="6">
-        <v>46191</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="3">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B46" t="s" s="3"/>
+        <v>121</v>
+      </c>
+      <c r="B46" t="s" s="3">
+        <v>122</v>
+      </c>
       <c r="C46" t="s" s="3">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s" s="3">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E46" s="4">
-        <v>45936</v>
+        <v>44562</v>
       </c>
       <c r="F46" s="4">
-        <v>46179</v>
+        <v>45657</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr" s="5">
-[...4 lines deleted...]
-      <c r="B47" t="s" s="5"/>
+      <c r="A47" t="s" s="5">
+        <v>125</v>
+      </c>
+      <c r="B47" t="s" s="5">
+        <v>126</v>
+      </c>
       <c r="C47" t="s" s="5">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s" s="5">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="E47" s="6">
-        <v>45930</v>
+        <v>44927</v>
       </c>
       <c r="F47" s="6">
-        <v>46142</v>
+        <v>45657</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="3">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B48" t="s" s="3"/>
+        <v>128</v>
+      </c>
+      <c r="B48" t="s" s="3">
+        <v>129</v>
+      </c>
       <c r="C48" t="s" s="3">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="D48" t="s" s="3">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="E48" s="4">
-        <v>45005</v>
+        <v>44562</v>
       </c>
       <c r="F48" s="4">
-        <v>46113</v>
+        <v>45657</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="5">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B49" t="s" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="B49" s="5">
+        <v>856716</v>
+      </c>
       <c r="C49" t="s" s="5">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s" s="5">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="E49" s="6">
-        <v>45866</v>
+        <v>43739</v>
       </c>
       <c r="F49" s="6">
-        <v>46112</v>
+        <v>44926</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="3">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B50" t="s" s="3">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s" s="3">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s" s="3">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="E50" s="4">
-        <v>44805</v>
+        <v>44562</v>
       </c>
       <c r="F50" s="4">
-        <v>46081</v>
+        <v>44926</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="5">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B51" t="s" s="5">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s" s="5">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D51" t="s" s="5">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="E51" s="6">
-        <v>44805</v>
+        <v>44562</v>
       </c>
       <c r="F51" s="6">
-        <v>46081</v>
+        <v>44926</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="3">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B52" s="3">
+        <v>136</v>
+      </c>
+      <c r="B52" t="s" s="3">
+        <v>137</v>
+      </c>
+      <c r="C52" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D52" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E52" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F52" s="4">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="5">
+        <v>139</v>
+      </c>
+      <c r="B53" s="5">
+        <v>824231</v>
+      </c>
+      <c r="C53" t="s" s="5">
+        <v>131</v>
+      </c>
+      <c r="D53" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F53" s="6">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="3">
+        <v>140</v>
+      </c>
+      <c r="B54" t="s" s="3">
+        <v>141</v>
+      </c>
+      <c r="C54" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E54" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F54" s="4">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="5">
+        <v>142</v>
+      </c>
+      <c r="B55" t="s" s="5">
+        <v>143</v>
+      </c>
+      <c r="C55" t="s" s="5">
+        <v>144</v>
+      </c>
+      <c r="D55" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E55" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F55" s="6">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="3">
+        <v>145</v>
+      </c>
+      <c r="B56" t="s" s="3">
+        <v>146</v>
+      </c>
+      <c r="C56" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D56" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E56" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F56" s="4">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="5">
+        <v>147</v>
+      </c>
+      <c r="B57" s="5">
+        <v>761758</v>
+      </c>
+      <c r="C57" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E57" s="6">
+        <v>42979</v>
+      </c>
+      <c r="F57" s="6">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="3">
+        <v>148</v>
+      </c>
+      <c r="B58" t="s" s="3">
+        <v>149</v>
+      </c>
+      <c r="C58" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D58" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E58" s="4">
+        <v>42370</v>
+      </c>
+      <c r="F58" s="4">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="5">
+        <v>150</v>
+      </c>
+      <c r="B59" t="s" s="5">
+        <v>151</v>
+      </c>
+      <c r="C59" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D59" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E59" s="6">
+        <v>43101</v>
+      </c>
+      <c r="F59" s="6">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="3">
+        <v>152</v>
+      </c>
+      <c r="B60" t="s" s="3">
+        <v>153</v>
+      </c>
+      <c r="C60" t="s" s="3">
+        <v>154</v>
+      </c>
+      <c r="D60" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E60" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F60" s="4">
+        <v>43830</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="5">
+        <v>155</v>
+      </c>
+      <c r="B61" t="s" s="5">
+        <v>156</v>
+      </c>
+      <c r="C61" t="s" s="5">
+        <v>157</v>
+      </c>
+      <c r="D61" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E61" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F61" s="6">
+        <v>43830</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="3">
+        <v>158</v>
+      </c>
+      <c r="B62" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="C62" t="s" s="3">
+        <v>144</v>
+      </c>
+      <c r="D62" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E62" s="4">
+        <v>42370</v>
+      </c>
+      <c r="F62" s="4">
+        <v>43465</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="5">
+        <v>160</v>
+      </c>
+      <c r="B63" s="5">
+        <v>688095</v>
+      </c>
+      <c r="C63" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D63" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E63" s="6">
+        <v>42370</v>
+      </c>
+      <c r="F63" s="6">
+        <v>43465</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="3">
+        <v>161</v>
+      </c>
+      <c r="B64" t="s" s="3">
+        <v>162</v>
+      </c>
+      <c r="C64" t="s" s="3">
+        <v>163</v>
+      </c>
+      <c r="D64" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E64" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F64" s="4">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="B65" t="s" s="5">
+        <v>165</v>
+      </c>
+      <c r="C65" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E65" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F65" s="6">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="3">
+        <v>166</v>
+      </c>
+      <c r="B66" t="s" s="3">
+        <v>167</v>
+      </c>
+      <c r="C66" t="s" s="3">
+        <v>168</v>
+      </c>
+      <c r="D66" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E66" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F66" s="4">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="5">
+        <v>169</v>
+      </c>
+      <c r="B67" t="s" s="5">
+        <v>170</v>
+      </c>
+      <c r="C67" t="s" s="5">
+        <v>138</v>
+      </c>
+      <c r="D67" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E67" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F67" s="6">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="3">
+        <v>171</v>
+      </c>
+      <c r="B68" t="s" s="3">
+        <v>172</v>
+      </c>
+      <c r="C68" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s" s="3">
+        <v>87</v>
+      </c>
+      <c r="E68" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F68" s="4">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s" s="5">
+        <v>173</v>
+      </c>
+      <c r="B69" t="s" s="5">
+        <v>174</v>
+      </c>
+      <c r="C69" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D69" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E69" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F69" s="6">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="3">
+        <v>175</v>
+      </c>
+      <c r="B70" t="s" s="3">
+        <v>176</v>
+      </c>
+      <c r="C70" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D70" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E70" s="4">
+        <v>41275</v>
+      </c>
+      <c r="F70" s="4">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="5">
+        <v>177</v>
+      </c>
+      <c r="B71" t="s" s="5">
+        <v>178</v>
+      </c>
+      <c r="C71" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D71" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E71" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F71" s="6">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="3">
+        <v>179</v>
+      </c>
+      <c r="B72" t="s" s="3">
+        <v>180</v>
+      </c>
+      <c r="C72" t="s" s="3">
+        <v>181</v>
+      </c>
+      <c r="D72" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E72" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F72" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s" s="5">
+        <v>182</v>
+      </c>
+      <c r="B73" t="s" s="5">
+        <v>183</v>
+      </c>
+      <c r="C73" t="s" s="5">
+        <v>184</v>
+      </c>
+      <c r="D73" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E73" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F73" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s" s="3">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s" s="3">
+        <v>186</v>
+      </c>
+      <c r="C74" t="s" s="3">
+        <v>131</v>
+      </c>
+      <c r="D74" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E74" s="4">
+        <v>42139</v>
+      </c>
+      <c r="F74" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="5">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s" s="5">
+        <v>188</v>
+      </c>
+      <c r="C75" t="s" s="5">
+        <v>144</v>
+      </c>
+      <c r="D75" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E75" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F75" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s" s="3">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s" s="3">
+        <v>190</v>
+      </c>
+      <c r="C76" t="s" s="3">
+        <v>191</v>
+      </c>
+      <c r="D76" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E76" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F76" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="5">
+        <v>192</v>
+      </c>
+      <c r="B77" t="s" s="5">
+        <v>193</v>
+      </c>
+      <c r="C77" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D77" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E77" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F77" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="3">
+        <v>194</v>
+      </c>
+      <c r="B78" t="s" s="3">
+        <v>195</v>
+      </c>
+      <c r="C78" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D78" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E78" s="4">
+        <v>41275</v>
+      </c>
+      <c r="F78" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="5">
+        <v>197</v>
+      </c>
+      <c r="B79" t="s" s="5"/>
+      <c r="C79" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D79" t="s" s="5">
+        <v>198</v>
+      </c>
+      <c r="E79" s="6">
+        <v>41611</v>
+      </c>
+      <c r="F79" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="3">
+        <v>197</v>
+      </c>
+      <c r="B80" t="s" s="3"/>
+      <c r="C80" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D80" t="s" s="3">
+        <v>199</v>
+      </c>
+      <c r="E80" s="4">
+        <v>41610</v>
+      </c>
+      <c r="F80" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="5">
+        <v>197</v>
+      </c>
+      <c r="B81" t="s" s="5"/>
+      <c r="C81" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D81" t="s" s="5">
+        <v>200</v>
+      </c>
+      <c r="E81" s="6">
+        <v>41619</v>
+      </c>
+      <c r="F81" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr" s="3">
+        <is>
+          <t>AYUDA COMPLEMENTARIA DEL PROYECTO: DESARROLLO DE SOFTWARE ADAPTATIVO EN UN MUNDO INTELIGENTE. RETOS TECNOLOGICOS EN EL AMBITO DE LA INGENIERIA DIRIGIDA POR MODELOS.</t>
+        </is>
+      </c>
+      <c r="B82" t="s" s="3">
+        <v>201</v>
+      </c>
+      <c r="C82" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D82" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E82" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F82" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="5">
+        <v>202</v>
+      </c>
+      <c r="B83" t="s" s="5">
+        <v>203</v>
+      </c>
+      <c r="C83" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E83" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F83" s="6">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="3">
+        <v>204</v>
+      </c>
+      <c r="B84" t="s" s="3">
+        <v>205</v>
+      </c>
+      <c r="C84" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D84" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E84" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F84" s="4">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="5">
+        <v>206</v>
+      </c>
+      <c r="B85" t="s" s="5">
+        <v>207</v>
+      </c>
+      <c r="C85" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D85" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E85" s="6">
+        <v>39356</v>
+      </c>
+      <c r="F85" s="6">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="3">
+        <v>208</v>
+      </c>
+      <c r="B86" t="s" s="3">
+        <v>209</v>
+      </c>
+      <c r="C86" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D86" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E86" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F86" s="4">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="5">
+        <v>210</v>
+      </c>
+      <c r="B87" t="s" s="5">
+        <v>211</v>
+      </c>
+      <c r="C87" t="s" s="5">
+        <v>184</v>
+      </c>
+      <c r="D87" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E87" s="6">
+        <v>40667</v>
+      </c>
+      <c r="F87" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="3">
+        <v>212</v>
+      </c>
+      <c r="B88" t="s" s="3"/>
+      <c r="C88" t="s" s="3">
+        <v>131</v>
+      </c>
+      <c r="D88" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="E88" s="4">
+        <v>40422</v>
+      </c>
+      <c r="F88" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="5">
+        <v>213</v>
+      </c>
+      <c r="B89" t="s" s="5">
+        <v>214</v>
+      </c>
+      <c r="C89" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D89" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E89" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F89" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s" s="3">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s" s="3">
+        <v>216</v>
+      </c>
+      <c r="C90" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E90" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F90" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="5">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s" s="5">
+        <v>218</v>
+      </c>
+      <c r="C91" t="s" s="5">
+        <v>104</v>
+      </c>
+      <c r="D91" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E91" s="6">
+        <v>40544</v>
+      </c>
+      <c r="F91" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="3">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s" s="3">
+        <v>220</v>
+      </c>
+      <c r="C92" t="s" s="3">
+        <v>221</v>
+      </c>
+      <c r="D92" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E92" s="4">
+        <v>41274</v>
+      </c>
+      <c r="F92" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="5">
+        <v>222</v>
+      </c>
+      <c r="B93" t="s" s="5">
+        <v>223</v>
+      </c>
+      <c r="C93" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D93" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E93" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F93" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="3">
+        <v>224</v>
+      </c>
+      <c r="B94" t="s" s="3">
+        <v>225</v>
+      </c>
+      <c r="C94" t="s" s="3">
+        <v>226</v>
+      </c>
+      <c r="D94" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E94" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F94" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="5">
+        <v>227</v>
+      </c>
+      <c r="B95" t="s" s="5">
+        <v>228</v>
+      </c>
+      <c r="C95" t="s" s="5">
+        <v>131</v>
+      </c>
+      <c r="D95" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E95" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F95" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="B96" t="s" s="3">
+        <v>230</v>
+      </c>
+      <c r="C96" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E96" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F96" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="5">
+        <v>231</v>
+      </c>
+      <c r="B97" t="s" s="5">
+        <v>232</v>
+      </c>
+      <c r="C97" t="s" s="5">
+        <v>104</v>
+      </c>
+      <c r="D97" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E97" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F97" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="3">
+        <v>233</v>
+      </c>
+      <c r="B98" t="s" s="3">
+        <v>234</v>
+      </c>
+      <c r="C98" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D98" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E98" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F98" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="5">
+        <v>235</v>
+      </c>
+      <c r="B99" t="s" s="5">
+        <v>236</v>
+      </c>
+      <c r="C99" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D99" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E99" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F99" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="3">
+        <v>237</v>
+      </c>
+      <c r="B100" t="s" s="3">
+        <v>238</v>
+      </c>
+      <c r="C100" t="s" s="3">
+        <v>239</v>
+      </c>
+      <c r="D100" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E100" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F100" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="5">
+        <v>240</v>
+      </c>
+      <c r="B101" t="s" s="5">
+        <v>241</v>
+      </c>
+      <c r="C101" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="D101" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E101" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F101" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="B102" t="s" s="3">
+        <v>243</v>
+      </c>
+      <c r="C102" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D102" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E102" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F102" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="B103" t="s" s="5">
+        <v>245</v>
+      </c>
+      <c r="C103" t="s" s="5">
+        <v>168</v>
+      </c>
+      <c r="D103" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E103" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F103" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="3">
+        <v>246</v>
+      </c>
+      <c r="B104" s="3">
+        <v>2620</v>
+      </c>
+      <c r="C104" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D104" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E104" s="4">
+        <v>40527</v>
+      </c>
+      <c r="F104" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="5">
+        <v>248</v>
+      </c>
+      <c r="B105" t="s" s="5">
+        <v>249</v>
+      </c>
+      <c r="C105" t="s" s="5">
+        <v>138</v>
+      </c>
+      <c r="D105" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E105" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F105" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="3">
+        <v>250</v>
+      </c>
+      <c r="B106" t="s" s="3">
+        <v>251</v>
+      </c>
+      <c r="C106" t="s" s="3">
+        <v>144</v>
+      </c>
+      <c r="D106" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E106" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F106" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="5">
+        <v>252</v>
+      </c>
+      <c r="B107" t="s" s="5">
+        <v>253</v>
+      </c>
+      <c r="C107" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D107" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="E107" s="6">
+        <v>40544</v>
+      </c>
+      <c r="F107" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="3">
+        <v>222</v>
+      </c>
+      <c r="B108" t="s" s="3">
+        <v>254</v>
+      </c>
+      <c r="C108" t="s" s="3">
+        <v>163</v>
+      </c>
+      <c r="D108" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E108" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F108" s="4">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="5">
+        <v>255</v>
+      </c>
+      <c r="B109" t="s" s="5">
+        <v>256</v>
+      </c>
+      <c r="C109" t="s" s="5">
+        <v>257</v>
+      </c>
+      <c r="D109" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E109" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F109" s="6">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="3">
+        <v>258</v>
+      </c>
+      <c r="B110" t="s" s="3">
+        <v>259</v>
+      </c>
+      <c r="C110" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E110" s="4">
+        <v>39904</v>
+      </c>
+      <c r="F110" s="4">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="5">
+        <v>260</v>
+      </c>
+      <c r="B111" t="s" s="5">
+        <v>261</v>
+      </c>
+      <c r="C111" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D111" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="E111" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F111" s="6">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="3">
+        <v>262</v>
+      </c>
+      <c r="B112" t="s" s="3">
+        <v>263</v>
+      </c>
+      <c r="C112" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D112" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="E112" s="4">
+        <v>39083</v>
+      </c>
+      <c r="F112" s="4">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="B113" t="s" s="5">
+        <v>267</v>
+      </c>
+      <c r="C113" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D113" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E113" s="6">
+        <v>38717</v>
+      </c>
+      <c r="F113" s="6">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="3">
+        <v>268</v>
+      </c>
+      <c r="B114" t="s" s="3">
+        <v>269</v>
+      </c>
+      <c r="C114" t="s" s="3">
+        <v>168</v>
+      </c>
+      <c r="D114" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E114" s="4">
+        <v>38717</v>
+      </c>
+      <c r="F114" s="4">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="5">
+        <v>270</v>
+      </c>
+      <c r="B115" t="s" s="5">
+        <v>271</v>
+      </c>
+      <c r="C115" t="s" s="5">
+        <v>138</v>
+      </c>
+      <c r="D115" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E115" s="6">
+        <v>38717</v>
+      </c>
+      <c r="F115" s="6">
+        <v>39813</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="3">
+        <v>272</v>
+      </c>
+      <c r="B116" t="s" s="3">
+        <v>273</v>
+      </c>
+      <c r="C116" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D116" t="s" s="3">
+        <v>274</v>
+      </c>
+      <c r="E116" s="4">
+        <v>39083</v>
+      </c>
+      <c r="F116" s="4">
+        <v>39447</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="5">
+        <v>275</v>
+      </c>
+      <c r="B117" t="s" s="5"/>
+      <c r="C117" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D117" t="s" s="5">
+        <v>276</v>
+      </c>
+      <c r="E117" s="6">
+        <v>37986</v>
+      </c>
+      <c r="F117" s="6">
+        <v>39447</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="3">
+        <v>277</v>
+      </c>
+      <c r="B118" t="s" s="3">
+        <v>278</v>
+      </c>
+      <c r="C118" t="s" s="3">
+        <v>279</v>
+      </c>
+      <c r="D118" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E118" s="4">
+        <v>38717</v>
+      </c>
+      <c r="F118" s="4">
+        <v>39447</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="5">
+        <v>280</v>
+      </c>
+      <c r="B119" t="s" s="5">
+        <v>281</v>
+      </c>
+      <c r="C119" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D119" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E119" s="6">
+        <v>38717</v>
+      </c>
+      <c r="F119" s="6">
+        <v>39447</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="3">
+        <v>282</v>
+      </c>
+      <c r="B120" t="s" s="3">
+        <v>283</v>
+      </c>
+      <c r="C120" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D120" t="s" s="3">
+        <v>284</v>
+      </c>
+      <c r="E120" s="4">
+        <v>38353</v>
+      </c>
+      <c r="F120" s="4">
+        <v>39082</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="5">
+        <v>285</v>
+      </c>
+      <c r="B121" t="s" s="5">
+        <v>286</v>
+      </c>
+      <c r="C121" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="D121" t="s" s="5">
+        <v>287</v>
+      </c>
+      <c r="E121" s="6">
+        <v>38718</v>
+      </c>
+      <c r="F121" s="6">
+        <v>39082</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="3">
+        <v>288</v>
+      </c>
+      <c r="B122" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C122" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D122" t="s" s="3">
+        <v>287</v>
+      </c>
+      <c r="E122" s="4">
+        <v>38718</v>
+      </c>
+      <c r="F122" s="4">
+        <v>39082</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="5">
+        <v>289</v>
+      </c>
+      <c r="B123" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C123" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="D123" t="s" s="5">
+        <v>290</v>
+      </c>
+      <c r="E123" s="6">
+        <v>38718</v>
+      </c>
+      <c r="F123" s="6">
+        <v>39082</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="3">
+        <v>291</v>
+      </c>
+      <c r="B124" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C124" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D124" t="s" s="3">
+        <v>292</v>
+      </c>
+      <c r="E124" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F124" s="4">
+        <v>38352</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="5">
+        <v>293</v>
+      </c>
+      <c r="B125" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C125" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="D125" t="s" s="5">
+        <v>294</v>
+      </c>
+      <c r="E125" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F125" s="6">
+        <v>38352</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="3">
+        <v>295</v>
+      </c>
+      <c r="B126" t="s" s="3">
+        <v>296</v>
+      </c>
+      <c r="C126" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D126" t="s" s="3">
+        <v>297</v>
+      </c>
+      <c r="E126" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F126" s="4">
+        <v>38352</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="5">
+        <v>298</v>
+      </c>
+      <c r="B127" t="s" s="5">
+        <v>299</v>
+      </c>
+      <c r="C127" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="D127" t="s" s="5">
+        <v>300</v>
+      </c>
+      <c r="E127" s="6">
+        <v>37622</v>
+      </c>
+      <c r="F127" s="6">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="3">
+        <v>301</v>
+      </c>
+      <c r="B128" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C128" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D128" t="s" s="3">
+        <v>294</v>
+      </c>
+      <c r="E128" s="4">
+        <v>37622</v>
+      </c>
+      <c r="F128" s="4">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="5">
+        <v>302</v>
+      </c>
+      <c r="B129" t="s" s="5"/>
+      <c r="C129" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D129" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E129" s="6">
+        <v>37621</v>
+      </c>
+      <c r="F129" s="6">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="3">
+        <v>303</v>
+      </c>
+      <c r="B130" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C130" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D130" t="s" s="3">
+        <v>294</v>
+      </c>
+      <c r="E130" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F130" s="4">
+        <v>37621</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="5">
+        <v>304</v>
+      </c>
+      <c r="B131" t="s" s="5"/>
+      <c r="C131" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E131" s="6">
+        <v>37256</v>
+      </c>
+      <c r="F131" s="6">
+        <v>37621</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="3">
+        <v>305</v>
+      </c>
+      <c r="B132" t="s" s="3">
+        <v>306</v>
+      </c>
+      <c r="C132" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D132" t="s" s="3">
+        <v>306</v>
+      </c>
+      <c r="E132" s="4">
+        <v>36161</v>
+      </c>
+      <c r="F132" s="4">
+        <v>37256</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="5">
+        <v>307</v>
+      </c>
+      <c r="B133" t="s" s="5"/>
+      <c r="C133" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E133" s="6">
+        <v>35795</v>
+      </c>
+      <c r="F133" s="6">
+        <v>37256</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="3">
+        <v>308</v>
+      </c>
+      <c r="B134" t="s" s="3">
+        <v>309</v>
+      </c>
+      <c r="C134" t="s" s="3">
+        <v>310</v>
+      </c>
+      <c r="D134" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E134" s="4">
+        <v>46266</v>
+      </c>
+      <c r="F134" s="4">
+        <v>47726</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="5">
+        <v>311</v>
+      </c>
+      <c r="B135" t="s" s="5">
+        <v>312</v>
+      </c>
+      <c r="C135" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D135" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E135" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F135" s="6">
+        <v>47361</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="3">
+        <v>313</v>
+      </c>
+      <c r="B136" t="s" s="3">
+        <v>314</v>
+      </c>
+      <c r="C136" t="s" s="3">
+        <v>315</v>
+      </c>
+      <c r="D136" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E136" s="4">
+        <v>45901</v>
+      </c>
+      <c r="F136" s="4">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="5">
+        <v>316</v>
+      </c>
+      <c r="B137" t="s" s="5">
+        <v>317</v>
+      </c>
+      <c r="C137" t="s" s="5">
+        <v>318</v>
+      </c>
+      <c r="D137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E137" s="6">
+        <v>45536</v>
+      </c>
+      <c r="F137" s="6">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="3">
+        <v>319</v>
+      </c>
+      <c r="B138" t="s" s="3">
+        <v>320</v>
+      </c>
+      <c r="C138" t="s" s="3">
+        <v>321</v>
+      </c>
+      <c r="D138" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E138" s="4">
+        <v>45901</v>
+      </c>
+      <c r="F138" s="4">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="5">
+        <v>322</v>
+      </c>
+      <c r="B139" t="s" s="5">
+        <v>323</v>
+      </c>
+      <c r="C139" t="s" s="5">
+        <v>324</v>
+      </c>
+      <c r="D139" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E139" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F139" s="6">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="B140" t="s" s="3">
+        <v>326</v>
+      </c>
+      <c r="C140" t="s" s="3">
+        <v>327</v>
+      </c>
+      <c r="D140" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E140" s="4">
+        <v>45839</v>
+      </c>
+      <c r="F140" s="4">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="5">
+        <v>328</v>
+      </c>
+      <c r="B141" t="s" s="5">
+        <v>329</v>
+      </c>
+      <c r="C141" t="s" s="5">
+        <v>68</v>
+      </c>
+      <c r="D141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E141" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F141" s="6">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="3">
+        <v>330</v>
+      </c>
+      <c r="B142" t="s" s="3">
+        <v>331</v>
+      </c>
+      <c r="C142" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D142" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E142" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F142" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="5">
+        <v>332</v>
+      </c>
+      <c r="B143" t="s" s="5">
+        <v>333</v>
+      </c>
+      <c r="C143" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D143" t="s" s="5">
+        <v>334</v>
+      </c>
+      <c r="E143" s="6">
+        <v>45809</v>
+      </c>
+      <c r="F143" s="6">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="3">
+        <v>335</v>
+      </c>
+      <c r="B144" t="s" s="3">
+        <v>336</v>
+      </c>
+      <c r="C144" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D144" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E144" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F144" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="5">
+        <v>337</v>
+      </c>
+      <c r="B145" t="s" s="5">
+        <v>338</v>
+      </c>
+      <c r="C145" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D145" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E145" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F145" s="6">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="3">
+        <v>339</v>
+      </c>
+      <c r="B146" t="s" s="3">
+        <v>340</v>
+      </c>
+      <c r="C146" t="s" s="3">
+        <v>144</v>
+      </c>
+      <c r="D146" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E146" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F146" s="4">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="5">
+        <v>341</v>
+      </c>
+      <c r="B147" t="s" s="5">
+        <v>342</v>
+      </c>
+      <c r="C147" t="s" s="5">
+        <v>239</v>
+      </c>
+      <c r="D147" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E147" s="6">
+        <v>44440</v>
+      </c>
+      <c r="F147" s="6">
+        <v>45535</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="3">
+        <v>343</v>
+      </c>
+      <c r="B148" s="3">
+        <v>952215</v>
+      </c>
+      <c r="C148" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D148" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="E148" s="4">
+        <v>44075</v>
+      </c>
+      <c r="F148" s="4">
+        <v>45535</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="5">
+        <v>344</v>
+      </c>
+      <c r="B149" s="5">
+        <v>611351</v>
+      </c>
+      <c r="C149" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E149" s="6">
+        <v>41518</v>
+      </c>
+      <c r="F149" s="6">
+        <v>42613</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="3">
+        <v>272</v>
+      </c>
+      <c r="B150" t="s" s="3">
+        <v>345</v>
+      </c>
+      <c r="C150" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D150" t="s" s="3">
+        <v>346</v>
+      </c>
+      <c r="E150" s="4">
+        <v>38961</v>
+      </c>
+      <c r="F150" s="4">
+        <v>40056</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="5">
+        <v>347</v>
+      </c>
+      <c r="B151" t="s" s="5">
+        <v>348</v>
+      </c>
+      <c r="C151" t="s" s="5">
+        <v>349</v>
+      </c>
+      <c r="D151" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E151" s="6">
+        <v>45931</v>
+      </c>
+      <c r="F151" s="6">
+        <v>47026</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="3">
+        <v>350</v>
+      </c>
+      <c r="B152" t="s" s="3">
+        <v>351</v>
+      </c>
+      <c r="C152" t="s" s="3">
+        <v>32</v>
+      </c>
+      <c r="D152" t="s" s="3">
+        <v>352</v>
+      </c>
+      <c r="E152" s="4">
+        <v>45776</v>
+      </c>
+      <c r="F152" s="4">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="5">
+        <v>353</v>
+      </c>
+      <c r="B153" t="s" s="5">
+        <v>354</v>
+      </c>
+      <c r="C153" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D153" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E153" s="6">
+        <v>44896</v>
+      </c>
+      <c r="F153" s="6">
+        <v>45930</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="3">
+        <v>355</v>
+      </c>
+      <c r="B154" t="s" s="3">
+        <v>356</v>
+      </c>
+      <c r="C154" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D154" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="E154" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F154" s="4">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="5">
+        <v>357</v>
+      </c>
+      <c r="B155" t="s" s="5">
+        <v>358</v>
+      </c>
+      <c r="C155" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D155" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="E155" s="6">
+        <v>44687</v>
+      </c>
+      <c r="F155" s="6">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="3">
+        <v>359</v>
+      </c>
+      <c r="B156" t="s" s="3">
+        <v>360</v>
+      </c>
+      <c r="C156" t="s" s="3">
+        <v>221</v>
+      </c>
+      <c r="D156" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E156" s="4">
+        <v>44197</v>
+      </c>
+      <c r="F156" s="4">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="5">
+        <v>361</v>
+      </c>
+      <c r="B157" t="s" s="5">
+        <v>362</v>
+      </c>
+      <c r="C157" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D157" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="E157" s="6">
+        <v>44256</v>
+      </c>
+      <c r="F157" s="6">
+        <v>45199</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="3">
+        <v>363</v>
+      </c>
+      <c r="B158" t="s" s="3">
+        <v>364</v>
+      </c>
+      <c r="C158" t="s" s="3">
+        <v>365</v>
+      </c>
+      <c r="D158" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="E158" s="4">
+        <v>44470</v>
+      </c>
+      <c r="F158" s="4">
+        <v>45199</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="5">
+        <v>366</v>
+      </c>
+      <c r="B159" t="s" s="5">
+        <v>367</v>
+      </c>
+      <c r="C159" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D159" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E159" s="6">
+        <v>44470</v>
+      </c>
+      <c r="F159" s="6">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="3">
+        <v>368</v>
+      </c>
+      <c r="B160" t="s" s="3">
+        <v>369</v>
+      </c>
+      <c r="C160" t="s" s="3">
+        <v>365</v>
+      </c>
+      <c r="D160" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E160" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F160" s="4">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="5">
+        <v>370</v>
+      </c>
+      <c r="B161" t="s" s="5">
+        <v>371</v>
+      </c>
+      <c r="C161" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D161" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E161" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F161" s="6">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="3">
+        <v>372</v>
+      </c>
+      <c r="B162" t="s" s="3">
+        <v>373</v>
+      </c>
+      <c r="C162" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D162" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E162" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F162" s="4">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="5">
+        <v>374</v>
+      </c>
+      <c r="B163" t="s" s="5">
+        <v>375</v>
+      </c>
+      <c r="C163" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D163" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E163" s="6">
+        <v>43101</v>
+      </c>
+      <c r="F163" s="6">
+        <v>44469</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="3">
+        <v>376</v>
+      </c>
+      <c r="B164" t="s" s="3">
+        <v>377</v>
+      </c>
+      <c r="C164" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D164" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E164" s="4">
+        <v>43448</v>
+      </c>
+      <c r="F164" s="4">
+        <v>44469</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="5">
+        <v>378</v>
+      </c>
+      <c r="B165" t="s" s="5">
+        <v>379</v>
+      </c>
+      <c r="C165" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D165" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E165" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F165" s="6">
+        <v>43373</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="3">
+        <v>380</v>
+      </c>
+      <c r="B166" t="s" s="3">
+        <v>381</v>
+      </c>
+      <c r="C166" t="s" s="3">
+        <v>382</v>
+      </c>
+      <c r="D166" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E166" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F166" s="4">
+        <v>41912</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="5">
+        <v>383</v>
+      </c>
+      <c r="B167" t="s" s="5">
+        <v>384</v>
+      </c>
+      <c r="C167" t="s" s="5">
+        <v>196</v>
+      </c>
+      <c r="D167" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E167" s="6">
+        <v>45992</v>
+      </c>
+      <c r="F167" s="6">
+        <v>47087</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="3">
+        <v>385</v>
+      </c>
+      <c r="B168" t="s" s="3">
+        <v>386</v>
+      </c>
+      <c r="C168" t="s" s="3">
+        <v>32</v>
+      </c>
+      <c r="D168" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E168" s="4">
+        <v>45627</v>
+      </c>
+      <c r="F168" s="4">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="5">
+        <v>387</v>
+      </c>
+      <c r="B169" s="5">
+        <v>101129375</v>
+      </c>
+      <c r="C169" t="s" s="5">
+        <v>73</v>
+      </c>
+      <c r="D169" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E169" s="6">
+        <v>45261</v>
+      </c>
+      <c r="F169" s="6">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="3">
+        <v>388</v>
+      </c>
+      <c r="B170" t="s" s="3">
+        <v>389</v>
+      </c>
+      <c r="C170" t="s" s="3">
+        <v>390</v>
+      </c>
+      <c r="D170" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="E170" s="4">
+        <v>44896</v>
+      </c>
+      <c r="F170" s="4">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="5">
+        <v>391</v>
+      </c>
+      <c r="B171" t="s" s="5">
+        <v>392</v>
+      </c>
+      <c r="C171" t="s" s="5">
+        <v>144</v>
+      </c>
+      <c r="D171" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E171" s="6">
+        <v>44896</v>
+      </c>
+      <c r="F171" s="6">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr" s="3">
+        <is>
+          <t>Simulador de flotas urbanas para la predicción de los costes y beneficios de la aplicación de soluciones que fomenten la movilidad activa y el transporte urbano sostenible</t>
+        </is>
+      </c>
+      <c r="B172" t="s" s="3">
+        <v>393</v>
+      </c>
+      <c r="C172" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D172" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E172" s="4">
+        <v>44896</v>
+      </c>
+      <c r="F172" s="4">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="5">
+        <v>394</v>
+      </c>
+      <c r="B173" t="s" s="5">
+        <v>395</v>
+      </c>
+      <c r="C173" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D173" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E173" s="6">
+        <v>44531</v>
+      </c>
+      <c r="F173" s="6">
+        <v>45260</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="3">
+        <v>396</v>
+      </c>
+      <c r="B174" t="s" s="3">
+        <v>397</v>
+      </c>
+      <c r="C174" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D174" t="s" s="3">
+        <v>398</v>
+      </c>
+      <c r="E174" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F174" s="4">
+        <v>41608</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="5">
+        <v>399</v>
+      </c>
+      <c r="B175" t="s" s="5">
+        <v>400</v>
+      </c>
+      <c r="C175" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="D175" t="s" s="5">
+        <v>33</v>
+      </c>
+      <c r="E175" s="6">
+        <v>44595</v>
+      </c>
+      <c r="F175" s="6">
+        <v>44650</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="3">
+        <v>401</v>
+      </c>
+      <c r="B176" t="s" s="3"/>
+      <c r="C176" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="D176" t="s" s="3">
+        <v>402</v>
+      </c>
+      <c r="E176" s="4">
+        <v>43059</v>
+      </c>
+      <c r="F176" s="4">
+        <v>43554</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="5">
+        <v>403</v>
+      </c>
+      <c r="B177" t="s" s="5"/>
+      <c r="C177" t="s" s="5">
+        <v>349</v>
+      </c>
+      <c r="D177" t="s" s="5">
+        <v>404</v>
+      </c>
+      <c r="E177" s="6">
+        <v>40816</v>
+      </c>
+      <c r="F177" s="6">
+        <v>40998</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="3">
+        <v>405</v>
+      </c>
+      <c r="B178" t="s" s="3"/>
+      <c r="C178" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D178" t="s" s="3">
+        <v>276</v>
+      </c>
+      <c r="E178" s="4">
+        <v>37894</v>
+      </c>
+      <c r="F178" s="4">
+        <v>38806</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="5">
+        <v>307</v>
+      </c>
+      <c r="B179" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C179" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D179" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E179" s="6">
+        <v>35795</v>
+      </c>
+      <c r="F179" s="6">
+        <v>35976</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="3">
+        <v>406</v>
+      </c>
+      <c r="B180" s="3">
+        <v>101202228</v>
+      </c>
+      <c r="C180" t="s" s="3">
+        <v>104</v>
+      </c>
+      <c r="D180" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="E180" s="4">
+        <v>45839</v>
+      </c>
+      <c r="F180" s="4">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="5">
+        <v>407</v>
+      </c>
+      <c r="B181" t="s" s="5">
+        <v>408</v>
+      </c>
+      <c r="C181" t="s" s="5">
+        <v>138</v>
+      </c>
+      <c r="D181" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E181" s="6">
+        <v>45839</v>
+      </c>
+      <c r="F181" s="6">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="3">
+        <v>409</v>
+      </c>
+      <c r="B182" t="s" s="3">
+        <v>410</v>
+      </c>
+      <c r="C182" t="s" s="3">
+        <v>390</v>
+      </c>
+      <c r="D182" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E182" s="4">
+        <v>45474</v>
+      </c>
+      <c r="F182" s="4">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="5">
+        <v>411</v>
+      </c>
+      <c r="B183" t="s" s="5">
+        <v>412</v>
+      </c>
+      <c r="C183" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D183" t="s" s="5">
+        <v>334</v>
+      </c>
+      <c r="E183" s="6">
+        <v>44994</v>
+      </c>
+      <c r="F183" s="6">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr" s="3">
+        <is>
+          <t>DISEÑO DE UNA SALA DE LA CALMA: ELEMENTOS Y FUNCIONALIDADES INTERACTIVAS DE AMBIENTACIÓN SENSORIAL CONTROLADAS POR IA, PARA LA REGULACIÓN EMOCIONAL DE LA PERSONA, EN UNA UNIDAD DE SALUD MENTAL</t>
+        </is>
+      </c>
+      <c r="B184" t="s" s="3">
+        <v>413</v>
+      </c>
+      <c r="C184" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="D184" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E184" s="4">
+        <v>45292</v>
+      </c>
+      <c r="F184" s="4">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="5">
+        <v>414</v>
+      </c>
+      <c r="B185" t="s" s="5">
+        <v>415</v>
+      </c>
+      <c r="C185" t="s" s="5">
+        <v>416</v>
+      </c>
+      <c r="D185" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E185" s="6">
+        <v>45292</v>
+      </c>
+      <c r="F185" s="6">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="3">
+        <v>417</v>
+      </c>
+      <c r="B186" t="s" s="3">
+        <v>418</v>
+      </c>
+      <c r="C186" t="s" s="3">
+        <v>419</v>
+      </c>
+      <c r="D186" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E186" s="4">
+        <v>45292</v>
+      </c>
+      <c r="F186" s="4">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="5">
+        <v>420</v>
+      </c>
+      <c r="B187" t="s" s="5"/>
+      <c r="C187" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D187" t="s" s="5">
+        <v>421</v>
+      </c>
+      <c r="E187" s="6">
+        <v>44956</v>
+      </c>
+      <c r="F187" s="6">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr" s="3">
+        <is>
+          <t>DESARROLLO DE UN SISTEMA DE INFORMACIÓN INTELIGENTE PARA UNA GESTIÓN DE DATOS ADAPTADA A LOS CRITERIOS DE CALIDAD, SEGURIDAD Y EFICACIA PARA UNA MEDICINA NUCLEAR DE PRECISIÓN ORIENTADA A LAS NECESIDADES DE LOS PACIENTES</t>
+        </is>
+      </c>
+      <c r="B188" t="s" s="3">
+        <v>422</v>
+      </c>
+      <c r="C188" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D188" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E188" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F188" s="4">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="5">
+        <v>423</v>
+      </c>
+      <c r="B189" t="s" s="5">
+        <v>424</v>
+      </c>
+      <c r="C189" t="s" s="5">
+        <v>416</v>
+      </c>
+      <c r="D189" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E189" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F189" s="6">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="3">
+        <v>425</v>
+      </c>
+      <c r="B190" t="s" s="3">
+        <v>426</v>
+      </c>
+      <c r="C190" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D190" t="s" s="3">
+        <v>427</v>
+      </c>
+      <c r="E190" s="4">
+        <v>42917</v>
+      </c>
+      <c r="F190" s="4">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="5">
+        <v>428</v>
+      </c>
+      <c r="B191" t="s" s="5">
+        <v>429</v>
+      </c>
+      <c r="C191" t="s" s="5">
+        <v>68</v>
+      </c>
+      <c r="D191" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E191" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F191" s="6">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="3">
+        <v>430</v>
+      </c>
+      <c r="B192" t="s" s="3">
+        <v>431</v>
+      </c>
+      <c r="C192" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D192" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E192" s="4">
+        <v>42370</v>
+      </c>
+      <c r="F192" s="4">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="5">
+        <v>432</v>
+      </c>
+      <c r="B193" t="s" s="5">
+        <v>433</v>
+      </c>
+      <c r="C193" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="D193" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E193" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F193" s="6">
+        <v>42185</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="3">
+        <v>434</v>
+      </c>
+      <c r="B194" t="s" s="3">
+        <v>435</v>
+      </c>
+      <c r="C194" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D194" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E194" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F194" s="4">
+        <v>41820</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="5">
+        <v>436</v>
+      </c>
+      <c r="B195" t="s" s="5">
+        <v>437</v>
+      </c>
+      <c r="C195" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="D195" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E195" s="6">
+        <v>40179</v>
+      </c>
+      <c r="F195" s="6">
+        <v>41455</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="3">
+        <v>438</v>
+      </c>
+      <c r="B196" t="s" s="3">
+        <v>439</v>
+      </c>
+      <c r="C196" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D196" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E196" s="4">
+        <v>39448</v>
+      </c>
+      <c r="F196" s="4">
+        <v>41090</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="5">
+        <v>440</v>
+      </c>
+      <c r="B197" t="s" s="5">
+        <v>441</v>
+      </c>
+      <c r="C197" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D197" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="E197" s="6">
+        <v>39548</v>
+      </c>
+      <c r="F197" s="6">
+        <v>39994</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="3">
+        <v>442</v>
+      </c>
+      <c r="B198" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C198" t="s" s="3">
+        <v>264</v>
+      </c>
+      <c r="D198" t="s" s="3">
+        <v>300</v>
+      </c>
+      <c r="E198" s="4">
+        <v>37803</v>
+      </c>
+      <c r="F198" s="4">
+        <v>38168</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s" s="5">
+        <v>443</v>
+      </c>
+      <c r="B199" t="s" s="5"/>
+      <c r="C199" t="s" s="5">
+        <v>444</v>
+      </c>
+      <c r="D199" t="s" s="5">
+        <v>445</v>
+      </c>
+      <c r="E199" s="6">
+        <v>40693</v>
+      </c>
+      <c r="F199" s="6">
+        <v>40907</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="3">
+        <v>446</v>
+      </c>
+      <c r="B200" t="s" s="3">
+        <v>447</v>
+      </c>
+      <c r="C200" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D200" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E200" s="4">
+        <v>35796</v>
+      </c>
+      <c r="F200" s="4">
+        <v>36890</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s" s="5">
+        <v>448</v>
+      </c>
+      <c r="B201" t="s" s="5">
+        <v>449</v>
+      </c>
+      <c r="C201" t="s" s="5">
+        <v>73</v>
+      </c>
+      <c r="D201" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="E201" s="6">
+        <v>40118</v>
+      </c>
+      <c r="F201" s="6">
+        <v>41029</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="3">
+        <v>450</v>
+      </c>
+      <c r="B202" t="s" s="3">
+        <v>451</v>
+      </c>
+      <c r="C202" t="s" s="3">
+        <v>382</v>
+      </c>
+      <c r="D202" t="s" s="3">
+        <v>452</v>
+      </c>
+      <c r="E202" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F202" s="4">
+        <v>38107</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="5">
+        <v>453</v>
+      </c>
+      <c r="B203" t="s" s="5">
+        <v>454</v>
+      </c>
+      <c r="C203" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D203" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E203" s="6">
+        <v>42734</v>
+      </c>
+      <c r="F203" s="6">
+        <v>44376</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="3">
+        <v>455</v>
+      </c>
+      <c r="B204" t="s" s="3">
+        <v>456</v>
+      </c>
+      <c r="C204" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D204" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="E204" s="4">
+        <v>43875</v>
+      </c>
+      <c r="F204" s="4">
+        <v>44041</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="5">
+        <v>457</v>
+      </c>
+      <c r="B205" t="s" s="5">
+        <v>458</v>
+      </c>
+      <c r="C205" t="s" s="5">
+        <v>459</v>
+      </c>
+      <c r="D205" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E205" s="6">
+        <v>39476</v>
+      </c>
+      <c r="F205" s="6">
+        <v>39842</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="3">
+        <v>460</v>
+      </c>
+      <c r="B206" t="s" s="3">
+        <v>461</v>
+      </c>
+      <c r="C206" t="s" s="3">
+        <v>462</v>
+      </c>
+      <c r="D206" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E206" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F206" s="4">
+        <v>43890</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="5">
+        <v>463</v>
+      </c>
+      <c r="B207" s="5">
+        <v>294931</v>
+      </c>
+      <c r="C207" t="s" s="5">
+        <v>247</v>
+      </c>
+      <c r="D207" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="E207" s="6">
+        <v>40969</v>
+      </c>
+      <c r="F207" s="6">
+        <v>42429</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="3">
+        <v>464</v>
+      </c>
+      <c r="B208" t="s" s="3">
+        <v>465</v>
+      </c>
+      <c r="C208" t="s" s="3">
+        <v>18</v>
+      </c>
+      <c r="D208" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E208" s="4">
+        <v>43080</v>
+      </c>
+      <c r="F208" s="4">
+        <v>44194</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr" s="5">
+        <is>
+          <t>INVESTIGACION EN MECANISMOS DE EXTENSIBILIDAD E INTEROPERABILIDAD ACELERADA SOBRE EL PROYECTO GVSIG MOBILE, PARA LA CREACION DE UN CLIENTE MOVIL DE INFRAESTRUCTURA DE DATOS ESPACIALES</t>
+        </is>
+      </c>
+      <c r="B209" t="s" s="5">
+        <v>466</v>
+      </c>
+      <c r="C209" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D209" t="s" s="5">
+        <v>198</v>
+      </c>
+      <c r="E209" s="6">
+        <v>39507</v>
+      </c>
+      <c r="F209" s="6">
+        <v>39811</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="3">
+        <v>467</v>
+      </c>
+      <c r="B210" t="s" s="3"/>
+      <c r="C210" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D210" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="E210" s="4">
+        <v>37162</v>
+      </c>
+      <c r="F210" s="4">
+        <v>38258</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s" s="5">
+        <v>468</v>
+      </c>
+      <c r="B211" t="s" s="5">
+        <v>469</v>
+      </c>
+      <c r="C211" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D211" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E211" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F211" s="6">
+        <v>46446</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="B212" s="3">
         <v>101094872</v>
       </c>
-      <c r="C52" t="s" s="3">
-[...2 lines deleted...]
-      <c r="D52" t="s" s="3">
+      <c r="C212" t="s" s="3">
         <v>12</v>
       </c>
-      <c r="E52" s="4">
+      <c r="D212" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="E212" s="4">
         <v>44986</v>
       </c>
-      <c r="F52" s="4">
+      <c r="F212" s="4">
         <v>46081</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr" s="5">
+    <row r="213">
+      <c r="A213" t="inlineStr" s="5">
         <is>
           <t>Desarrollo de una plataforma dermatológica basada en IA entrenada con parámetros 3D, multiespectrales y fisicoquímicos para la evaluación y seguimiento de patologías cutáneas y sus tratamientos</t>
         </is>
       </c>
-      <c r="B53" t="s" s="5"/>
-[...6 lines deleted...]
-      <c r="E53" s="6">
+      <c r="B213" t="s" s="5"/>
+      <c r="C213" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E213" s="6">
         <v>45679</v>
       </c>
-      <c r="F53" s="6">
+      <c r="F213" s="6">
         <v>46081</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr" s="3">
+    <row r="214">
+      <c r="A214" t="s" s="3">
+        <v>471</v>
+      </c>
+      <c r="B214" t="s" s="3">
+        <v>472</v>
+      </c>
+      <c r="C214" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="D214" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E214" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F214" s="4">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="5">
+        <v>473</v>
+      </c>
+      <c r="B215" t="s" s="5">
+        <v>474</v>
+      </c>
+      <c r="C215" t="s" s="5">
+        <v>365</v>
+      </c>
+      <c r="D215" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="E215" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F215" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s" s="3">
+        <v>475</v>
+      </c>
+      <c r="B216" t="s" s="3">
+        <v>476</v>
+      </c>
+      <c r="C216" t="s" s="3">
+        <v>104</v>
+      </c>
+      <c r="D216" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="E216" s="4">
+        <v>42248</v>
+      </c>
+      <c r="F216" s="4">
+        <v>43159</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s" s="5">
+        <v>477</v>
+      </c>
+      <c r="B217" t="s" s="5">
+        <v>478</v>
+      </c>
+      <c r="C217" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D217" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E217" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F217" s="6">
+        <v>42428</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s" s="3">
+        <v>479</v>
+      </c>
+      <c r="B218" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C218" t="s" s="3">
+        <v>480</v>
+      </c>
+      <c r="D218" t="s" s="3">
+        <v>481</v>
+      </c>
+      <c r="E218" s="4">
+        <v>39873</v>
+      </c>
+      <c r="F218" s="4">
+        <v>41333</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s" s="5">
+        <v>482</v>
+      </c>
+      <c r="B219" t="s" s="5">
+        <v>483</v>
+      </c>
+      <c r="C219" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="D219" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E219" s="6">
+        <v>40078</v>
+      </c>
+      <c r="F219" s="6">
+        <v>40602</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr" s="3">
+        <is>
+          <t>DESARROLLO DE UNA HERRAMIENTA CASE PARA LA ESPECIFICACION Y DESARROLLO DE SISTEMAS DE INFORMACION BAJO EL PARADIGMA DE LA ESPECIFICACION ORIENTADA A OBJETOS Y SINTAXIS UML 2.0</t>
+        </is>
+      </c>
+      <c r="B220" t="s" s="3"/>
+      <c r="C220" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D220" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E220" s="4">
+        <v>39507</v>
+      </c>
+      <c r="F220" s="4">
+        <v>39872</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s" s="5">
+        <v>484</v>
+      </c>
+      <c r="B221" t="s" s="5">
+        <v>485</v>
+      </c>
+      <c r="C221" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="D221" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="E221" s="6">
+        <v>37253</v>
+      </c>
+      <c r="F221" s="6">
+        <v>38349</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="3">
+        <v>487</v>
+      </c>
+      <c r="B222" t="s" s="3">
+        <v>488</v>
+      </c>
+      <c r="C222" t="s" s="3">
+        <v>104</v>
+      </c>
+      <c r="D222" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="E222" s="4">
+        <v>37253</v>
+      </c>
+      <c r="F222" s="4">
+        <v>38349</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s" s="5">
+        <v>489</v>
+      </c>
+      <c r="B223" t="s" s="5">
+        <v>490</v>
+      </c>
+      <c r="C223" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="D223" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="E223" s="6">
+        <v>36888</v>
+      </c>
+      <c r="F223" s="6">
+        <v>37983</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s" s="3">
+        <v>491</v>
+      </c>
+      <c r="B224" t="s" s="3"/>
+      <c r="C224" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D224" t="s" s="3">
+        <v>76</v>
+      </c>
+      <c r="E224" s="4">
+        <v>37407</v>
+      </c>
+      <c r="F224" s="4">
+        <v>37983</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s" s="5">
+        <v>492</v>
+      </c>
+      <c r="B225" t="s" s="5"/>
+      <c r="C225" t="s" s="5">
+        <v>416</v>
+      </c>
+      <c r="D225" t="s" s="5">
+        <v>493</v>
+      </c>
+      <c r="E225" s="6">
+        <v>44557</v>
+      </c>
+      <c r="F225" s="6">
+        <v>44831</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="3">
+        <v>494</v>
+      </c>
+      <c r="B226" t="s" s="3"/>
+      <c r="C226" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D226" t="s" s="3">
+        <v>495</v>
+      </c>
+      <c r="E226" s="4">
+        <v>44984</v>
+      </c>
+      <c r="F226" s="4">
+        <v>45439</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s" s="5">
+        <v>496</v>
+      </c>
+      <c r="B227" t="s" s="5">
+        <v>497</v>
+      </c>
+      <c r="C227" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D227" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="E227" s="6">
+        <v>37252</v>
+      </c>
+      <c r="F227" s="6">
+        <v>38348</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="3">
+        <v>498</v>
+      </c>
+      <c r="B228" t="s" s="3">
+        <v>499</v>
+      </c>
+      <c r="C228" t="s" s="3">
+        <v>32</v>
+      </c>
+      <c r="D228" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="E228" s="4">
+        <v>44404</v>
+      </c>
+      <c r="F228" s="4">
+        <v>45499</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s" s="5">
+        <v>500</v>
+      </c>
+      <c r="B229" t="s" s="5">
+        <v>501</v>
+      </c>
+      <c r="C229" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="D229" t="s" s="5">
+        <v>502</v>
+      </c>
+      <c r="E229" s="6">
+        <v>38118</v>
+      </c>
+      <c r="F229" s="6">
+        <v>38650</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="3">
+        <v>503</v>
+      </c>
+      <c r="B230" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C230" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D230" t="s" s="3">
+        <v>505</v>
+      </c>
+      <c r="E230" s="4">
+        <v>36550</v>
+      </c>
+      <c r="F230" s="4">
+        <v>37281</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="5">
+        <v>503</v>
+      </c>
+      <c r="B231" t="s" s="5"/>
+      <c r="C231" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D231" t="s" s="5">
+        <v>506</v>
+      </c>
+      <c r="E231" s="6">
+        <v>36550</v>
+      </c>
+      <c r="F231" s="6">
+        <v>37281</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="3">
+        <v>507</v>
+      </c>
+      <c r="B232" t="s" s="3">
+        <v>508</v>
+      </c>
+      <c r="C232" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D232" t="s" s="3">
+        <v>509</v>
+      </c>
+      <c r="E232" s="4">
+        <v>37704</v>
+      </c>
+      <c r="F232" s="4">
+        <v>38435</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s" s="5">
+        <v>510</v>
+      </c>
+      <c r="B233" t="s" s="5"/>
+      <c r="C233" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D233" t="s" s="5">
+        <v>511</v>
+      </c>
+      <c r="E233" s="6">
+        <v>44888</v>
+      </c>
+      <c r="F233" s="6">
+        <v>45558</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr" s="3">
+        <is>
+          <t>MOBILE INTEROP 2009. INVESTIGACION EN MECANISMOS DE EXTENSIBILIDAD E INTEROPERABILIDAD ACELERADA SOBRE EL PROYECTO GVSIG MOBILE, PARA LA CREACION UN CLIENTE MOVIL DE INFRAESTRUCTURA DE DATOS ESPACIALES</t>
+        </is>
+      </c>
+      <c r="B234" t="s" s="3">
+        <v>512</v>
+      </c>
+      <c r="C234" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D234" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E234" s="4">
+        <v>39867</v>
+      </c>
+      <c r="F234" s="4">
+        <v>40170</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s" s="5">
+        <v>513</v>
+      </c>
+      <c r="B235" t="s" s="5">
+        <v>514</v>
+      </c>
+      <c r="C235" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D235" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E235" s="6">
+        <v>45282</v>
+      </c>
+      <c r="F235" s="6">
+        <v>45799</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr" s="3">
+        <is>
+          <t>MODULO DE CARGA PARA GENES ESPECIFICOS EN UNA BASE DE DATOS DEL GENOMA HUMANO CON EL OBJETIVO DE FACILITAR LA BUSQUEDA DE VARIACIONES EN SECUENCIAS GENOMICAS Y SU INTERPRETACION FENOTIPICA</t>
+        </is>
+      </c>
+      <c r="B236" t="s" s="3"/>
+      <c r="C236" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D236" t="s" s="3">
+        <v>515</v>
+      </c>
+      <c r="E236" s="4">
+        <v>40200</v>
+      </c>
+      <c r="F236" s="4">
+        <v>40381</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s" s="5">
+        <v>516</v>
+      </c>
+      <c r="B237" t="s" s="5"/>
+      <c r="C237" t="s" s="5">
+        <v>349</v>
+      </c>
+      <c r="D237" t="s" s="5">
+        <v>517</v>
+      </c>
+      <c r="E237" s="6">
+        <v>39134</v>
+      </c>
+      <c r="F237" s="6">
+        <v>39376</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s" s="3">
+        <v>518</v>
+      </c>
+      <c r="B238" t="s" s="3"/>
+      <c r="C238" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="D238" t="s" s="3">
+        <v>519</v>
+      </c>
+      <c r="E238" s="4">
+        <v>39134</v>
+      </c>
+      <c r="F238" s="4">
+        <v>39376</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s" s="5">
+        <v>74</v>
+      </c>
+      <c r="B239" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C239" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D239" t="s" s="5">
+        <v>300</v>
+      </c>
+      <c r="E239" s="6">
+        <v>35326</v>
+      </c>
+      <c r="F239" s="6">
+        <v>35875</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s" s="3">
+        <v>520</v>
+      </c>
+      <c r="B240" t="s" s="3">
+        <v>521</v>
+      </c>
+      <c r="C240" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D240" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E240" s="4">
+        <v>39072</v>
+      </c>
+      <c r="F240" s="4">
+        <v>39437</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="5">
+        <v>522</v>
+      </c>
+      <c r="B241" t="s" s="5"/>
+      <c r="C241" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D241" t="s" s="5">
+        <v>523</v>
+      </c>
+      <c r="E241" s="6">
+        <v>45005</v>
+      </c>
+      <c r="F241" s="6">
+        <v>45005</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s" s="3">
+        <v>524</v>
+      </c>
+      <c r="B242" t="s" s="3"/>
+      <c r="C242" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D242" t="s" s="3">
+        <v>525</v>
+      </c>
+      <c r="E242" s="4">
+        <v>41690</v>
+      </c>
+      <c r="F242" s="4">
+        <v>42541</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="5">
+        <v>526</v>
+      </c>
+      <c r="B243" t="s" s="5"/>
+      <c r="C243" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D243" t="s" s="5">
+        <v>527</v>
+      </c>
+      <c r="E243" s="6">
+        <v>41690</v>
+      </c>
+      <c r="F243" s="6">
+        <v>42571</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s" s="3">
+        <v>528</v>
+      </c>
+      <c r="B244" t="s" s="3">
+        <v>529</v>
+      </c>
+      <c r="C244" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D244" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E244" s="4">
+        <v>38341</v>
+      </c>
+      <c r="F244" s="4">
+        <v>39436</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s" s="5">
+        <v>530</v>
+      </c>
+      <c r="B245" t="s" s="5"/>
+      <c r="C245" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D245" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="E245" s="6">
+        <v>39253</v>
+      </c>
+      <c r="F245" s="6">
+        <v>41384</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s" s="3">
+        <v>531</v>
+      </c>
+      <c r="B246" t="s" s="3">
+        <v>532</v>
+      </c>
+      <c r="C246" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D246" t="s" s="3">
+        <v>533</v>
+      </c>
+      <c r="E246" s="4">
+        <v>34626</v>
+      </c>
+      <c r="F246" s="4">
+        <v>35722</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s" s="5">
+        <v>534</v>
+      </c>
+      <c r="B247" t="s" s="5"/>
+      <c r="C247" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D247" t="s" s="5">
+        <v>515</v>
+      </c>
+      <c r="E247" s="6">
+        <v>41626</v>
+      </c>
+      <c r="F247" s="6">
+        <v>42508</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s" s="3">
+        <v>535</v>
+      </c>
+      <c r="B248" t="s" s="3"/>
+      <c r="C248" t="s" s="3">
+        <v>536</v>
+      </c>
+      <c r="D248" t="s" s="3">
+        <v>537</v>
+      </c>
+      <c r="E248" s="4">
+        <v>45709</v>
+      </c>
+      <c r="F248" s="4">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s" s="5">
+        <v>538</v>
+      </c>
+      <c r="B249" t="s" s="5">
+        <v>539</v>
+      </c>
+      <c r="C249" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="D249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E249" s="6">
+        <v>45614</v>
+      </c>
+      <c r="F249" s="6">
+        <v>47074</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s" s="3">
+        <v>540</v>
+      </c>
+      <c r="B250" t="s" s="3">
+        <v>541</v>
+      </c>
+      <c r="C250" t="s" s="3">
+        <v>279</v>
+      </c>
+      <c r="D250" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E250" s="4">
+        <v>45614</v>
+      </c>
+      <c r="F250" s="4">
+        <v>47074</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s" s="5">
+        <v>542</v>
+      </c>
+      <c r="B251" t="s" s="5">
+        <v>543</v>
+      </c>
+      <c r="C251" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D251" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E251" s="6">
+        <v>39707</v>
+      </c>
+      <c r="F251" s="6">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s" s="3">
+        <v>544</v>
+      </c>
+      <c r="B252" t="s" s="3">
+        <v>545</v>
+      </c>
+      <c r="C252" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D252" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E252" s="4">
+        <v>39707</v>
+      </c>
+      <c r="F252" s="4">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s" s="5">
+        <v>546</v>
+      </c>
+      <c r="B253" t="s" s="5">
+        <v>547</v>
+      </c>
+      <c r="C253" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D253" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E253" s="6">
+        <v>39707</v>
+      </c>
+      <c r="F253" s="6">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s" s="3">
+        <v>548</v>
+      </c>
+      <c r="B254" t="s" s="3"/>
+      <c r="C254" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D254" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="E254" s="4">
+        <v>45793</v>
+      </c>
+      <c r="F254" s="4">
+        <v>46889</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s" s="5">
+        <v>549</v>
+      </c>
+      <c r="B255" t="s" s="5">
+        <v>550</v>
+      </c>
+      <c r="C255" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="D255" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E255" s="6">
+        <v>38337</v>
+      </c>
+      <c r="F255" s="6">
+        <v>39067</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s" s="3">
+        <v>551</v>
+      </c>
+      <c r="B256" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C256" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D256" t="s" s="3">
+        <v>552</v>
+      </c>
+      <c r="E256" s="4">
+        <v>36069</v>
+      </c>
+      <c r="F256" s="4">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s" s="5">
+        <v>553</v>
+      </c>
+      <c r="B257" t="s" s="5">
+        <v>554</v>
+      </c>
+      <c r="C257" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="D257" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E257" s="6">
+        <v>36069</v>
+      </c>
+      <c r="F257" s="6">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s" s="3">
+        <v>555</v>
+      </c>
+      <c r="B258" t="s" s="3">
+        <v>556</v>
+      </c>
+      <c r="C258" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D258" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E258" s="4">
+        <v>36069</v>
+      </c>
+      <c r="F258" s="4">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s" s="5">
+        <v>557</v>
+      </c>
+      <c r="B259" t="s" s="5">
+        <v>558</v>
+      </c>
+      <c r="C259" t="s" s="5">
+        <v>559</v>
+      </c>
+      <c r="D259" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E259" s="6">
+        <v>44927</v>
+      </c>
+      <c r="F259" s="6">
+        <v>45853</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s" s="3">
+        <v>560</v>
+      </c>
+      <c r="B260" t="s" s="3"/>
+      <c r="C260" t="s" s="3">
+        <v>561</v>
+      </c>
+      <c r="D260" t="s" s="3">
+        <v>562</v>
+      </c>
+      <c r="E260" s="4">
+        <v>38763</v>
+      </c>
+      <c r="F260" s="4">
+        <v>39462</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s" s="5">
+        <v>563</v>
+      </c>
+      <c r="B261" t="s" s="5"/>
+      <c r="C261" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E261" s="6">
+        <v>42736</v>
+      </c>
+      <c r="F261" s="6">
+        <v>43146</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s" s="3">
+        <v>564</v>
+      </c>
+      <c r="B262" t="s" s="3">
+        <v>565</v>
+      </c>
+      <c r="C262" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D262" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E262" s="4">
+        <v>40162</v>
+      </c>
+      <c r="F262" s="4">
+        <v>40527</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s" s="5">
+        <v>566</v>
+      </c>
+      <c r="B263" t="s" s="5">
+        <v>567</v>
+      </c>
+      <c r="C263" t="s" s="5">
+        <v>109</v>
+      </c>
+      <c r="D263" t="s" s="5">
+        <v>568</v>
+      </c>
+      <c r="E263" s="6">
+        <v>36875</v>
+      </c>
+      <c r="F263" s="6">
+        <v>37605</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s" s="3">
+        <v>569</v>
+      </c>
+      <c r="B264" t="s" s="3">
+        <v>570</v>
+      </c>
+      <c r="C264" t="s" s="3">
+        <v>109</v>
+      </c>
+      <c r="D264" t="s" s="3">
+        <v>427</v>
+      </c>
+      <c r="E264" s="4">
+        <v>42993</v>
+      </c>
+      <c r="F264" s="4">
+        <v>43418</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s" s="5">
+        <v>571</v>
+      </c>
+      <c r="B265" t="s" s="5"/>
+      <c r="C265" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D265" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E265" s="6">
+        <v>36691</v>
+      </c>
+      <c r="F265" s="6">
+        <v>37239</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s" s="3">
+        <v>572</v>
+      </c>
+      <c r="B266" t="s" s="3"/>
+      <c r="C266" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="D266" t="s" s="3">
+        <v>573</v>
+      </c>
+      <c r="E266" s="4">
+        <v>40646</v>
+      </c>
+      <c r="F266" s="4">
+        <v>40829</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s" s="5">
+        <v>574</v>
+      </c>
+      <c r="B267" t="s" s="5">
+        <v>575</v>
+      </c>
+      <c r="C267" t="s" s="5">
+        <v>444</v>
+      </c>
+      <c r="D267" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E267" s="6">
+        <v>39154</v>
+      </c>
+      <c r="F267" s="6">
+        <v>39885</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s" s="3">
+        <v>576</v>
+      </c>
+      <c r="B268" t="s" s="3"/>
+      <c r="C268" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="D268" t="s" s="3">
+        <v>577</v>
+      </c>
+      <c r="E268" s="4">
+        <v>44939</v>
+      </c>
+      <c r="F268" s="4">
+        <v>45670</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s" s="5">
+        <v>578</v>
+      </c>
+      <c r="B269" t="s" s="5">
+        <v>579</v>
+      </c>
+      <c r="C269" t="s" s="5">
+        <v>459</v>
+      </c>
+      <c r="D269" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E269" s="6">
+        <v>38334</v>
+      </c>
+      <c r="F269" s="6">
+        <v>39429</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s" s="3">
+        <v>580</v>
+      </c>
+      <c r="B270" t="s" s="3">
+        <v>581</v>
+      </c>
+      <c r="C270" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D270" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E270" s="4">
+        <v>38334</v>
+      </c>
+      <c r="F270" s="4">
+        <v>39429</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s" s="5">
+        <v>582</v>
+      </c>
+      <c r="B271" t="s" s="5">
+        <v>583</v>
+      </c>
+      <c r="C271" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D271" t="s" s="5">
+        <v>584</v>
+      </c>
+      <c r="E271" s="6">
+        <v>45243</v>
+      </c>
+      <c r="F271" s="6">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="s" s="3">
+        <v>585</v>
+      </c>
+      <c r="B272" t="s" s="3"/>
+      <c r="C272" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D272" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="E272" s="4">
+        <v>38453</v>
+      </c>
+      <c r="F272" s="4">
+        <v>39549</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s" s="5">
+        <v>586</v>
+      </c>
+      <c r="B273" t="s" s="5">
+        <v>587</v>
+      </c>
+      <c r="C273" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D273" t="s" s="5">
+        <v>588</v>
+      </c>
+      <c r="E273" s="6">
+        <v>38117</v>
+      </c>
+      <c r="F273" s="6">
+        <v>38847</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s" s="3">
+        <v>589</v>
+      </c>
+      <c r="B274" t="s" s="3">
+        <v>590</v>
+      </c>
+      <c r="C274" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D274" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E274" s="4">
+        <v>39639</v>
+      </c>
+      <c r="F274" s="4">
+        <v>41465</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr" s="5">
         <is>
           <t>CONTRATO DE INVESTIGACION Y DESARROLLO ENTRE LA UNIVERSITAT POLITECNICA DE VALENCIA Y LA EMPRESA RENAULT ESPANA S.A. PARA ABORDAR RETOS Y SOLUCIONES DE IA Y MOVILIDAD</t>
         </is>
       </c>
-      <c r="B54" t="s" s="3"/>
-[...6 lines deleted...]
-      <c r="E54" s="4">
+      <c r="B275" t="s" s="5"/>
+      <c r="C275" t="s" s="5">
+        <v>279</v>
+      </c>
+      <c r="D275" t="s" s="5">
+        <v>591</v>
+      </c>
+      <c r="E275" s="6">
         <v>45667</v>
       </c>
-      <c r="F54" s="4">
+      <c r="F275" s="6">
         <v>46032</v>
       </c>
     </row>
-    <row r="55">
-[...105 lines deleted...]
-      <c r="D60" t="s" s="3">
+    <row r="276">
+      <c r="A276" t="s" s="3">
+        <v>592</v>
+      </c>
+      <c r="B276" t="s" s="3">
+        <v>593</v>
+      </c>
+      <c r="C276" t="s" s="3">
+        <v>104</v>
+      </c>
+      <c r="D276" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E276" s="4">
+        <v>38331</v>
+      </c>
+      <c r="F276" s="4">
+        <v>39061</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s" s="5">
+        <v>594</v>
+      </c>
+      <c r="B277" t="s" s="5">
+        <v>595</v>
+      </c>
+      <c r="C277" t="s" s="5">
+        <v>196</v>
+      </c>
+      <c r="D277" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E277" s="6">
+        <v>38331</v>
+      </c>
+      <c r="F277" s="6">
+        <v>39061</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s" s="3">
+        <v>596</v>
+      </c>
+      <c r="B278" t="s" s="3"/>
+      <c r="C278" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="D278" t="s" s="3">
+        <v>597</v>
+      </c>
+      <c r="E278" s="4">
+        <v>41222</v>
+      </c>
+      <c r="F278" s="4">
+        <v>41342</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s" s="5">
+        <v>598</v>
+      </c>
+      <c r="B279" t="s" s="5">
+        <v>599</v>
+      </c>
+      <c r="C279" t="s" s="5">
+        <v>104</v>
+      </c>
+      <c r="D279" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="E279" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F279" s="6">
+        <v>42255</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s" s="3">
+        <v>600</v>
+      </c>
+      <c r="B280" t="s" s="3"/>
+      <c r="C280" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D280" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="E280" s="4">
+        <v>44628</v>
+      </c>
+      <c r="F280" s="4">
+        <v>45724</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s" s="5">
+        <v>601</v>
+      </c>
+      <c r="B281" t="s" s="5">
+        <v>602</v>
+      </c>
+      <c r="C281" t="s" s="5">
+        <v>123</v>
+      </c>
+      <c r="D281" t="s" s="5">
         <v>75</v>
       </c>
-      <c r="E60" s="4">
-[...98 lines deleted...]
-      <c r="D65" t="s" s="5">
+      <c r="E281" s="6">
+        <v>44927</v>
+      </c>
+      <c r="F281" s="6">
+        <v>45603</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s" s="3">
+        <v>603</v>
+      </c>
+      <c r="B282" t="s" s="3">
+        <v>604</v>
+      </c>
+      <c r="C282" t="s" s="3">
         <v>12</v>
       </c>
-      <c r="E65" s="6">
-[...290 lines deleted...]
-      <c r="D80" t="s" s="3">
+      <c r="D282" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E282" s="4">
+        <v>44900</v>
+      </c>
+      <c r="F282" s="4">
+        <v>45205</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s" s="5">
+        <v>605</v>
+      </c>
+      <c r="B283" t="s" s="5"/>
+      <c r="C283" t="s" s="5">
+        <v>24</v>
+      </c>
+      <c r="D283" t="s" s="5">
+        <v>421</v>
+      </c>
+      <c r="E283" s="6">
+        <v>45936</v>
+      </c>
+      <c r="F283" s="6">
+        <v>46179</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s" s="3">
+        <v>606</v>
+      </c>
+      <c r="B284" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C284" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D284" t="s" s="3">
+        <v>607</v>
+      </c>
+      <c r="E284" s="4">
+        <v>35986</v>
+      </c>
+      <c r="F284" s="4">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s" s="5">
+        <v>608</v>
+      </c>
+      <c r="B285" t="s" s="5"/>
+      <c r="C285" t="s" s="5">
         <v>12</v>
       </c>
-      <c r="E80" s="4">
-[...432 lines deleted...]
-      <c r="D102" t="s" s="3">
+      <c r="D285" t="s" s="5">
+        <v>609</v>
+      </c>
+      <c r="E285" s="6">
+        <v>36045</v>
+      </c>
+      <c r="F285" s="6">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s" s="3">
+        <v>467</v>
+      </c>
+      <c r="B286" t="s" s="3"/>
+      <c r="C286" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D286" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="E286" s="4">
+        <v>35986</v>
+      </c>
+      <c r="F286" s="4">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s" s="5">
+        <v>610</v>
+      </c>
+      <c r="B287" t="s" s="5">
+        <v>611</v>
+      </c>
+      <c r="C287" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D287" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="E287" s="6">
+        <v>41095</v>
+      </c>
+      <c r="F287" s="6">
+        <v>41095</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s" s="3">
+        <v>612</v>
+      </c>
+      <c r="B288" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C288" t="s" s="3">
         <v>12</v>
       </c>
-      <c r="E102" s="4">
-[...289 lines deleted...]
-      <c r="A117" t="inlineStr" s="5">
+      <c r="D288" t="s" s="3">
+        <v>609</v>
+      </c>
+      <c r="E288" s="4">
+        <v>36045</v>
+      </c>
+      <c r="F288" s="4">
+        <v>36530</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr" s="5">
         <is>
           <t>SERVICIO DE I+D PARA DOTAR DE IA UNA INTERFAZ BIDIRECCIONAL DE INTERCAMBIO DIRECTO DE INFORMACION PACIENTE/SISTEMA SANITARIO + SISTEMA ANALITICO PREDICTIVO DE SOPORTE PROFESIONAL MAS SU PLATAFORMA EN BASE DPARA USO CLINICO Y EN INVESTIGACION</t>
         </is>
       </c>
-      <c r="B117" t="s" s="5"/>
-[...6 lines deleted...]
-      <c r="E117" s="6">
+      <c r="B289" t="s" s="5"/>
+      <c r="C289" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D289" t="s" s="5">
+        <v>421</v>
+      </c>
+      <c r="E289" s="6">
         <v>44670</v>
       </c>
-      <c r="F117" s="6">
+      <c r="F289" s="6">
         <v>44838</v>
       </c>
     </row>
-    <row r="118">
-[...47 lines deleted...]
-      <c r="D120" t="s" s="3">
+    <row r="290">
+      <c r="A290" t="s" s="3">
+        <v>613</v>
+      </c>
+      <c r="B290" t="s" s="3"/>
+      <c r="C290" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D290" t="s" s="3">
+        <v>537</v>
+      </c>
+      <c r="E290" s="4">
+        <v>45253</v>
+      </c>
+      <c r="F290" s="4">
+        <v>45965</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s" s="5">
+        <v>614</v>
+      </c>
+      <c r="B291" t="s" s="5"/>
+      <c r="C291" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="D291" t="s" s="5">
+        <v>615</v>
+      </c>
+      <c r="E291" s="6">
+        <v>44200</v>
+      </c>
+      <c r="F291" s="6">
+        <v>44200</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s" s="3">
+        <v>616</v>
+      </c>
+      <c r="B292" t="s" s="3"/>
+      <c r="C292" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D292" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E292" s="4">
+        <v>40182</v>
+      </c>
+      <c r="F292" s="4">
+        <v>40912</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s" s="5">
+        <v>617</v>
+      </c>
+      <c r="B293" t="s" s="5"/>
+      <c r="C293" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D293" t="s" s="5">
+        <v>618</v>
+      </c>
+      <c r="E293" s="6">
+        <v>40182</v>
+      </c>
+      <c r="F293" s="6">
+        <v>40547</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s" s="3">
+        <v>614</v>
+      </c>
+      <c r="B294" t="s" s="3"/>
+      <c r="C294" t="s" s="3">
+        <v>419</v>
+      </c>
+      <c r="D294" t="s" s="3">
+        <v>615</v>
+      </c>
+      <c r="E294" s="4">
+        <v>44200</v>
+      </c>
+      <c r="F294" s="4">
+        <v>44534</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s" s="5">
+        <v>619</v>
+      </c>
+      <c r="B295" t="s" s="5">
+        <v>620</v>
+      </c>
+      <c r="C295" t="s" s="5">
+        <v>18</v>
+      </c>
+      <c r="D295" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E295" s="6">
+        <v>39786</v>
+      </c>
+      <c r="F295" s="6">
+        <v>40516</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s" s="3">
+        <v>621</v>
+      </c>
+      <c r="B296" t="s" s="3">
+        <v>622</v>
+      </c>
+      <c r="C296" t="s" s="3">
+        <v>623</v>
+      </c>
+      <c r="D296" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E296" s="4">
+        <v>39786</v>
+      </c>
+      <c r="F296" s="4">
+        <v>40516</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s" s="5">
+        <v>624</v>
+      </c>
+      <c r="B297" t="s" s="5">
+        <v>625</v>
+      </c>
+      <c r="C297" t="s" s="5">
+        <v>257</v>
+      </c>
+      <c r="D297" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E297" s="6">
+        <v>39420</v>
+      </c>
+      <c r="F297" s="6">
+        <v>40151</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s" s="3">
+        <v>626</v>
+      </c>
+      <c r="B298" t="s" s="3">
+        <v>627</v>
+      </c>
+      <c r="C298" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D298" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E298" s="4">
+        <v>39420</v>
+      </c>
+      <c r="F298" s="4">
+        <v>40151</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s" s="5">
+        <v>628</v>
+      </c>
+      <c r="B299" t="s" s="5">
+        <v>629</v>
+      </c>
+      <c r="C299" t="s" s="5">
+        <v>144</v>
+      </c>
+      <c r="D299" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E299" s="6">
+        <v>39420</v>
+      </c>
+      <c r="F299" s="6">
+        <v>40151</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s" s="3">
+        <v>630</v>
+      </c>
+      <c r="B300" t="s" s="3"/>
+      <c r="C300" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D300" t="s" s="3">
+        <v>631</v>
+      </c>
+      <c r="E300" s="4">
+        <v>45692</v>
+      </c>
+      <c r="F300" s="4">
+        <v>45873</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s" s="5">
+        <v>632</v>
+      </c>
+      <c r="B301" t="s" s="5">
+        <v>633</v>
+      </c>
+      <c r="C301" t="s" s="5">
+        <v>561</v>
+      </c>
+      <c r="D301" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E301" s="6">
+        <v>38779</v>
+      </c>
+      <c r="F301" s="6">
+        <v>39328</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s" s="3">
+        <v>634</v>
+      </c>
+      <c r="B302" t="s" s="3"/>
+      <c r="C302" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D302" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E302" s="4">
+        <v>40850</v>
+      </c>
+      <c r="F302" s="4">
+        <v>41701</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr" s="5">
+        <is>
+          <t>COLABORACION PROYECTO GENCLINIC: DIAGNOSTICO DE ENFERMEDADES HEREDITARIAS COMPLEJAS EMPLEANDO TECNICAS DE ANALISIS BIOINFORMATICO PARA EL PROCESAMIENTO DE DATOS GENOMICOS OBTENIDOS MEDIANTE ULTRASECUENCIACION DE ADN</t>
+        </is>
+      </c>
+      <c r="B303" t="s" s="5"/>
+      <c r="C303" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D303" t="s" s="5">
+        <v>635</v>
+      </c>
+      <c r="E303" s="6">
+        <v>40666</v>
+      </c>
+      <c r="F303" s="6">
+        <v>40911</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s" s="3">
+        <v>636</v>
+      </c>
+      <c r="B304" t="s" s="3">
+        <v>637</v>
+      </c>
+      <c r="C304" t="s" s="3">
+        <v>279</v>
+      </c>
+      <c r="D304" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="E304" s="4">
+        <v>44473</v>
+      </c>
+      <c r="F304" s="4">
+        <v>45141</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s" s="5">
+        <v>638</v>
+      </c>
+      <c r="B305" t="s" s="5"/>
+      <c r="C305" t="s" s="5">
+        <v>184</v>
+      </c>
+      <c r="D305" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="E305" s="6">
+        <v>38993</v>
+      </c>
+      <c r="F305" s="6">
+        <v>39175</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr" s="3">
+        <is>
+          <t>ADVANCED CASE: DESARROLLO AVANZADO DE UNA HERRAMIENTA CASE PARA LA ESPECIFICACION Y DESARROLLO DE SISTEMAS DE INFORMACION BAJO EL PARADIGMA DE LA ESPECIFICACION ORIENTADA A OBJETOS Y SINTAXIS UML 2.0</t>
+        </is>
+      </c>
+      <c r="B306" t="s" s="3">
+        <v>512</v>
+      </c>
+      <c r="C306" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D306" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E306" s="4">
+        <v>39874</v>
+      </c>
+      <c r="F306" s="4">
+        <v>40180</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s" s="5">
+        <v>639</v>
+      </c>
+      <c r="B307" t="s" s="5"/>
+      <c r="C307" t="s" s="5">
+        <v>83</v>
+      </c>
+      <c r="D307" t="s" s="5">
+        <v>66</v>
+      </c>
+      <c r="E307" s="6">
+        <v>36131</v>
+      </c>
+      <c r="F307" s="6">
+        <v>36131</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s" s="3">
+        <v>640</v>
+      </c>
+      <c r="B308" t="s" s="3">
+        <v>641</v>
+      </c>
+      <c r="C308" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D308" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E308" s="4">
+        <v>39356</v>
+      </c>
+      <c r="F308" s="4">
+        <v>40422</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s" s="5">
+        <v>642</v>
+      </c>
+      <c r="B309" t="s" s="5">
+        <v>643</v>
+      </c>
+      <c r="C309" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D309" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E309" s="6">
+        <v>37500</v>
+      </c>
+      <c r="F309" s="6">
+        <v>38231</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s" s="3">
+        <v>644</v>
+      </c>
+      <c r="B310" t="s" s="3">
+        <v>645</v>
+      </c>
+      <c r="C310" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D310" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E310" s="4">
+        <v>37500</v>
+      </c>
+      <c r="F310" s="4">
+        <v>38231</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s" s="5">
+        <v>646</v>
+      </c>
+      <c r="B311" t="s" s="5">
+        <v>647</v>
+      </c>
+      <c r="C311" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D311" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E311" s="6">
+        <v>35704</v>
+      </c>
+      <c r="F311" s="6">
+        <v>36069</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s" s="3">
+        <v>648</v>
+      </c>
+      <c r="B312" t="s" s="3"/>
+      <c r="C312" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D312" t="s" s="3">
+        <v>649</v>
+      </c>
+      <c r="E312" s="4">
+        <v>41456</v>
+      </c>
+      <c r="F312" s="4">
+        <v>41913</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s" s="5">
+        <v>650</v>
+      </c>
+      <c r="B313" t="s" s="5">
+        <v>651</v>
+      </c>
+      <c r="C313" t="s" s="5">
+        <v>382</v>
+      </c>
+      <c r="D313" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E313" s="6">
+        <v>39356</v>
+      </c>
+      <c r="F313" s="6">
+        <v>40452</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s" s="3">
+        <v>652</v>
+      </c>
+      <c r="B314" t="s" s="3">
+        <v>653</v>
+      </c>
+      <c r="C314" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D314" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E314" s="4">
+        <v>38991</v>
+      </c>
+      <c r="F314" s="4">
+        <v>40087</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s" s="5">
+        <v>654</v>
+      </c>
+      <c r="B315" t="s" s="5">
+        <v>655</v>
+      </c>
+      <c r="C315" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D315" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E315" s="6">
+        <v>40483</v>
+      </c>
+      <c r="F315" s="6">
+        <v>41214</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s" s="3">
+        <v>656</v>
+      </c>
+      <c r="B316" t="s" s="3"/>
+      <c r="C316" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="D316" t="s" s="3">
+        <v>657</v>
+      </c>
+      <c r="E316" s="4">
+        <v>39479</v>
+      </c>
+      <c r="F316" s="4">
+        <v>39569</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s" s="5">
+        <v>658</v>
+      </c>
+      <c r="B317" t="s" s="5">
+        <v>659</v>
+      </c>
+      <c r="C317" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D317" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="E317" s="6">
+        <v>38473</v>
+      </c>
+      <c r="F317" s="6">
+        <v>38838</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s" s="3">
+        <v>660</v>
+      </c>
+      <c r="B318" t="s" s="3"/>
+      <c r="C318" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D318" t="s" s="3">
+        <v>198</v>
+      </c>
+      <c r="E318" s="4">
+        <v>44440</v>
+      </c>
+      <c r="F318" s="4">
+        <v>44986</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s" s="5">
+        <v>661</v>
+      </c>
+      <c r="B319" t="s" s="5"/>
+      <c r="C319" t="s" s="5">
+        <v>131</v>
+      </c>
+      <c r="D319" t="s" s="5">
+        <v>662</v>
+      </c>
+      <c r="E319" s="6">
+        <v>40238</v>
+      </c>
+      <c r="F319" s="6">
+        <v>40603</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr" s="3">
+        <is>
+          <t>Sistema Inteligente en Tiempo Real para la detección de cortocircuitos de baja impedancia en sistemas eléctricos de potencia para la prevención de incendios forestales</t>
+        </is>
+      </c>
+      <c r="B320" s="3">
+        <v>23</v>
+      </c>
+      <c r="C320" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D320" t="s" s="3">
+        <v>84</v>
+      </c>
+      <c r="E320" s="4">
+        <v>35217</v>
+      </c>
+      <c r="F320" s="4">
+        <v>35582</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s" s="5">
+        <v>663</v>
+      </c>
+      <c r="B321" t="s" s="5"/>
+      <c r="C321" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D321" t="s" s="5">
+        <v>664</v>
+      </c>
+      <c r="E321" s="6">
+        <v>38687</v>
+      </c>
+      <c r="F321" s="6">
+        <v>38869</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s" s="3">
+        <v>665</v>
+      </c>
+      <c r="B322" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C322" t="s" s="3">
+        <v>504</v>
+      </c>
+      <c r="D322" t="s" s="3">
+        <v>552</v>
+      </c>
+      <c r="E322" s="4">
+        <v>36312</v>
+      </c>
+      <c r="F322" s="4">
+        <v>37043</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s" s="5">
+        <v>467</v>
+      </c>
+      <c r="B323" t="s" s="5">
+        <v>666</v>
+      </c>
+      <c r="C323" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D323" t="s" s="5">
+        <v>667</v>
+      </c>
+      <c r="E323" s="6">
+        <v>36312</v>
+      </c>
+      <c r="F323" s="6">
+        <v>37043</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s" s="3">
+        <v>668</v>
+      </c>
+      <c r="B324" t="s" s="3"/>
+      <c r="C324" t="s" s="3">
+        <v>32</v>
+      </c>
+      <c r="D324" t="s" s="3">
+        <v>669</v>
+      </c>
+      <c r="E324" s="4">
+        <v>45474</v>
+      </c>
+      <c r="F324" s="4">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s" s="5">
+        <v>670</v>
+      </c>
+      <c r="B325" t="s" s="5"/>
+      <c r="C325" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D325" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="E325" s="6">
+        <v>38169</v>
+      </c>
+      <c r="F325" s="6">
+        <v>39264</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s" s="3">
+        <v>671</v>
+      </c>
+      <c r="B326" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C326" t="s" s="3">
+        <v>127</v>
+      </c>
+      <c r="D326" t="s" s="3">
+        <v>672</v>
+      </c>
+      <c r="E326" s="4">
+        <v>34820</v>
+      </c>
+      <c r="F326" s="4">
+        <v>35065</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s" s="5">
+        <v>673</v>
+      </c>
+      <c r="B327" t="s" s="5">
+        <v>674</v>
+      </c>
+      <c r="C327" t="s" s="5">
+        <v>196</v>
+      </c>
+      <c r="D327" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="E327" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F327" s="6">
+        <v>44562</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s" s="3">
+        <v>675</v>
+      </c>
+      <c r="B328" t="s" s="3">
+        <v>676</v>
+      </c>
+      <c r="C328" t="s" s="3">
+        <v>221</v>
+      </c>
+      <c r="D328" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E328" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F328" s="4">
+        <v>44197</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s" s="5">
+        <v>677</v>
+      </c>
+      <c r="B329" t="s" s="5"/>
+      <c r="C329" t="s" s="5">
+        <v>184</v>
+      </c>
+      <c r="D329" t="s" s="5">
+        <v>198</v>
+      </c>
+      <c r="E329" s="6">
+        <v>40787</v>
+      </c>
+      <c r="F329" s="6">
+        <v>41640</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s" s="3">
+        <v>222</v>
+      </c>
+      <c r="B330" t="s" s="3">
+        <v>678</v>
+      </c>
+      <c r="C330" t="s" s="3">
+        <v>163</v>
+      </c>
+      <c r="D330" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E330" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F330" s="4">
+        <v>40179</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s" s="5">
+        <v>679</v>
+      </c>
+      <c r="B331" t="s" s="5">
+        <v>680</v>
+      </c>
+      <c r="C331" t="s" s="5">
+        <v>681</v>
+      </c>
+      <c r="D331" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E331" s="6">
+        <v>39448</v>
+      </c>
+      <c r="F331" s="6">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s" s="3">
+        <v>682</v>
+      </c>
+      <c r="B332" t="s" s="3">
+        <v>683</v>
+      </c>
+      <c r="C332" t="s" s="3">
+        <v>561</v>
+      </c>
+      <c r="D332" t="s" s="3">
+        <v>398</v>
+      </c>
+      <c r="E332" s="4">
+        <v>39083</v>
+      </c>
+      <c r="F332" s="4">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s" s="5">
+        <v>684</v>
+      </c>
+      <c r="B333" t="s" s="5">
+        <v>685</v>
+      </c>
+      <c r="C333" t="s" s="5">
+        <v>686</v>
+      </c>
+      <c r="D333" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E333" s="6">
+        <v>39448</v>
+      </c>
+      <c r="F333" s="6">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s" s="3">
+        <v>687</v>
+      </c>
+      <c r="B334" t="s" s="3">
+        <v>688</v>
+      </c>
+      <c r="C334" t="s" s="3">
+        <v>689</v>
+      </c>
+      <c r="D334" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E334" s="4">
+        <v>39448</v>
+      </c>
+      <c r="F334" s="4">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s" s="5">
+        <v>690</v>
+      </c>
+      <c r="B335" t="s" s="5"/>
+      <c r="C335" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D335" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="E335" s="6">
+        <v>39448</v>
+      </c>
+      <c r="F335" s="6">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s" s="3">
+        <v>691</v>
+      </c>
+      <c r="B336" t="s" s="3">
+        <v>692</v>
+      </c>
+      <c r="C336" t="s" s="3">
+        <v>693</v>
+      </c>
+      <c r="D336" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E336" s="4">
+        <v>39448</v>
+      </c>
+      <c r="F336" s="4">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s" s="5">
+        <v>694</v>
+      </c>
+      <c r="B337" t="s" s="5">
+        <v>695</v>
+      </c>
+      <c r="C337" t="s" s="5">
+        <v>247</v>
+      </c>
+      <c r="D337" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E337" s="6">
+        <v>39448</v>
+      </c>
+      <c r="F337" s="6">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s" s="3">
+        <v>696</v>
+      </c>
+      <c r="B338" t="s" s="3">
+        <v>697</v>
+      </c>
+      <c r="C338" t="s" s="3">
+        <v>24</v>
+      </c>
+      <c r="D338" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E338" s="4">
+        <v>39448</v>
+      </c>
+      <c r="F338" s="4">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s" s="5">
+        <v>698</v>
+      </c>
+      <c r="B339" t="s" s="5">
+        <v>699</v>
+      </c>
+      <c r="C339" t="s" s="5">
+        <v>40</v>
+      </c>
+      <c r="D339" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="E339" s="6">
+        <v>39083</v>
+      </c>
+      <c r="F339" s="6">
+        <v>39814</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s" s="3">
+        <v>700</v>
+      </c>
+      <c r="B340" t="s" s="3">
+        <v>701</v>
+      </c>
+      <c r="C340" t="s" s="3">
+        <v>382</v>
+      </c>
+      <c r="D340" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E340" s="4">
+        <v>38718</v>
+      </c>
+      <c r="F340" s="4">
+        <v>39448</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="B341" t="s" s="5">
+        <v>703</v>
+      </c>
+      <c r="C341" t="s" s="5">
+        <v>109</v>
+      </c>
+      <c r="D341" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E341" s="6">
+        <v>38718</v>
+      </c>
+      <c r="F341" s="6">
+        <v>39448</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s" s="3">
+        <v>704</v>
+      </c>
+      <c r="B342" t="s" s="3">
+        <v>705</v>
+      </c>
+      <c r="C342" t="s" s="3">
+        <v>706</v>
+      </c>
+      <c r="D342" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E342" s="4">
+        <v>38718</v>
+      </c>
+      <c r="F342" s="4">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s" s="5">
+        <v>707</v>
+      </c>
+      <c r="B343" t="s" s="5">
+        <v>708</v>
+      </c>
+      <c r="C343" t="s" s="5">
+        <v>709</v>
+      </c>
+      <c r="D343" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E343" s="6">
+        <v>38718</v>
+      </c>
+      <c r="F343" s="6">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr" s="3">
+        <is>
+          <t>GESTION INTEGRAL E INTELIGENTE DE CENTROS DE EXPLOTACION DE SERVICIOS TECNOLOGICOS Y DE ATENCION A USUARIOS. APLICACION EN SERVICIOS PUBLICOS CRITICOS PARA LOS CIUDADANOS</t>
+        </is>
+      </c>
+      <c r="B344" t="s" s="3">
+        <v>710</v>
+      </c>
+      <c r="C344" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D344" t="s" s="3">
+        <v>711</v>
+      </c>
+      <c r="E344" s="4">
+        <v>38353</v>
+      </c>
+      <c r="F344" s="4">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s" s="5">
+        <v>712</v>
+      </c>
+      <c r="B345" t="s" s="5">
+        <v>713</v>
+      </c>
+      <c r="C345" t="s" s="5">
+        <v>196</v>
+      </c>
+      <c r="D345" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E345" s="6">
+        <v>38718</v>
+      </c>
+      <c r="F345" s="6">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s" s="3">
+        <v>520</v>
+      </c>
+      <c r="B346" t="s" s="3">
+        <v>714</v>
+      </c>
+      <c r="C346" t="s" s="3">
+        <v>40</v>
+      </c>
+      <c r="D346" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="E346" s="4">
+        <v>38718</v>
+      </c>
+      <c r="F346" s="4">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s" s="5">
+        <v>715</v>
+      </c>
+      <c r="B347" t="s" s="5">
+        <v>716</v>
+      </c>
+      <c r="C347" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="D347" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E347" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F347" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s" s="3">
+        <v>717</v>
+      </c>
+      <c r="B348" t="s" s="3">
+        <v>718</v>
+      </c>
+      <c r="C348" t="s" s="3">
+        <v>719</v>
+      </c>
+      <c r="D348" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E348" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F348" s="4">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s" s="5">
+        <v>720</v>
+      </c>
+      <c r="B349" t="s" s="5">
+        <v>721</v>
+      </c>
+      <c r="C349" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D349" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E349" s="6">
+        <v>38353</v>
+      </c>
+      <c r="F349" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s" s="3">
+        <v>722</v>
+      </c>
+      <c r="B350" t="s" s="3">
+        <v>723</v>
+      </c>
+      <c r="C350" t="s" s="3">
+        <v>168</v>
+      </c>
+      <c r="D350" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E350" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F350" s="4">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s" s="5">
+        <v>724</v>
+      </c>
+      <c r="B351" t="s" s="5">
+        <v>725</v>
+      </c>
+      <c r="C351" t="s" s="5">
+        <v>365</v>
+      </c>
+      <c r="D351" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E351" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F351" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s" s="3">
+        <v>726</v>
+      </c>
+      <c r="B352" t="s" s="3">
+        <v>727</v>
+      </c>
+      <c r="C352" t="s" s="3">
+        <v>109</v>
+      </c>
+      <c r="D352" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E352" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F352" s="4">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s" s="5">
+        <v>728</v>
+      </c>
+      <c r="B353" t="s" s="5">
+        <v>729</v>
+      </c>
+      <c r="C353" t="s" s="5">
+        <v>109</v>
+      </c>
+      <c r="D353" t="s" s="5">
+        <v>730</v>
+      </c>
+      <c r="E353" s="6">
+        <v>38047</v>
+      </c>
+      <c r="F353" s="6">
+        <v>38353</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s" s="3">
+        <v>731</v>
+      </c>
+      <c r="B354" t="s" s="3">
+        <v>732</v>
+      </c>
+      <c r="C354" t="s" s="3">
+        <v>163</v>
+      </c>
+      <c r="D354" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E354" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F354" s="4">
+        <v>37987</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s" s="5">
+        <v>733</v>
+      </c>
+      <c r="B355" t="s" s="5">
+        <v>734</v>
+      </c>
+      <c r="C355" t="s" s="5">
+        <v>168</v>
+      </c>
+      <c r="D355" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="E355" s="6">
+        <v>37257</v>
+      </c>
+      <c r="F355" s="6">
+        <v>37987</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s" s="3">
+        <v>735</v>
+      </c>
+      <c r="B356" t="s" s="3">
+        <v>736</v>
+      </c>
+      <c r="C356" t="s" s="3">
+        <v>382</v>
+      </c>
+      <c r="D356" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E356" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F356" s="4">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s" s="5">
+        <v>737</v>
+      </c>
+      <c r="B357" t="s" s="5">
+        <v>738</v>
+      </c>
+      <c r="C357" t="s" s="5">
+        <v>693</v>
+      </c>
+      <c r="D357" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E357" s="6">
+        <v>36892</v>
+      </c>
+      <c r="F357" s="6">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s" s="3">
+        <v>739</v>
+      </c>
+      <c r="B358" t="s" s="3">
+        <v>740</v>
+      </c>
+      <c r="C358" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D358" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E358" s="4">
+        <v>36892</v>
+      </c>
+      <c r="F358" s="4">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s" s="5">
+        <v>741</v>
+      </c>
+      <c r="B359" t="s" s="5">
+        <v>742</v>
+      </c>
+      <c r="C359" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D359" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E359" s="6">
+        <v>37196</v>
+      </c>
+      <c r="F359" s="6">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s" s="3">
+        <v>743</v>
+      </c>
+      <c r="B360" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C360" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D360" t="s" s="3">
+        <v>552</v>
+      </c>
+      <c r="E360" s="4">
+        <v>36434</v>
+      </c>
+      <c r="F360" s="4">
+        <v>37257</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s" s="5">
+        <v>744</v>
+      </c>
+      <c r="B361" t="s" s="5">
+        <v>745</v>
+      </c>
+      <c r="C361" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D361" t="s" s="5">
+        <v>667</v>
+      </c>
+      <c r="E361" s="6">
+        <v>36434</v>
+      </c>
+      <c r="F361" s="6">
+        <v>37257</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s" s="3">
+        <v>446</v>
+      </c>
+      <c r="B362" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C362" t="s" s="3">
+        <v>12</v>
+      </c>
+      <c r="D362" t="s" s="3">
+        <v>746</v>
+      </c>
+      <c r="E362" s="4">
+        <v>35796</v>
+      </c>
+      <c r="F362" s="4">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s" s="5">
+        <v>747</v>
+      </c>
+      <c r="B363" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C363" t="s" s="5">
+        <v>83</v>
+      </c>
+      <c r="D363" t="s" s="5">
+        <v>748</v>
+      </c>
+      <c r="E363" s="6">
+        <v>36161</v>
+      </c>
+      <c r="F363" s="6">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s" s="3">
+        <v>749</v>
+      </c>
+      <c r="B364" t="s" s="3">
+        <v>750</v>
+      </c>
+      <c r="C364" t="s" s="3">
+        <v>168</v>
+      </c>
+      <c r="D364" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="E364" s="4">
+        <v>36161</v>
+      </c>
+      <c r="F364" s="4">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s" s="5">
+        <v>751</v>
+      </c>
+      <c r="B365" s="5">
+        <v>2084</v>
+      </c>
+      <c r="C365" t="s" s="5">
+        <v>752</v>
+      </c>
+      <c r="D365" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E365" s="6">
+        <v>40878</v>
+      </c>
+      <c r="F365" s="6">
+        <v>41609</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s" s="3">
+        <v>753</v>
+      </c>
+      <c r="B366" s="3">
+        <v>2064</v>
+      </c>
+      <c r="C366" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="D366" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E366" s="4">
+        <v>40878</v>
+      </c>
+      <c r="F366" s="4">
+        <v>41609</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s" s="5">
+        <v>754</v>
+      </c>
+      <c r="B367" s="5">
+        <v>2877</v>
+      </c>
+      <c r="C367" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D367" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E367" s="6">
+        <v>40878</v>
+      </c>
+      <c r="F367" s="6">
+        <v>41244</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s" s="3">
+        <v>237</v>
+      </c>
+      <c r="B368" t="s" s="3">
+        <v>755</v>
+      </c>
+      <c r="C368" t="s" s="3">
+        <v>239</v>
+      </c>
+      <c r="D368" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E368" s="4">
+        <v>40148</v>
+      </c>
+      <c r="F368" s="4">
+        <v>40878</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s" s="5">
+        <v>756</v>
+      </c>
+      <c r="B369" t="s" s="5">
+        <v>757</v>
+      </c>
+      <c r="C369" t="s" s="5">
+        <v>73</v>
+      </c>
+      <c r="D369" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E369" s="6">
+        <v>40148</v>
+      </c>
+      <c r="F369" s="6">
+        <v>40878</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s" s="3">
+        <v>758</v>
+      </c>
+      <c r="B370" t="s" s="3">
+        <v>759</v>
+      </c>
+      <c r="C370" t="s" s="3">
+        <v>459</v>
+      </c>
+      <c r="D370" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="E370" s="4">
+        <v>39417</v>
+      </c>
+      <c r="F370" s="4">
+        <v>40513</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s" s="5">
+        <v>760</v>
+      </c>
+      <c r="B371" t="s" s="5">
+        <v>761</v>
+      </c>
+      <c r="C371" t="s" s="5">
+        <v>226</v>
+      </c>
+      <c r="D371" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="E371" s="6">
+        <v>37956</v>
+      </c>
+      <c r="F371" s="6">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s" s="3">
+        <v>762</v>
+      </c>
+      <c r="B372" t="s" s="3">
+        <v>763</v>
+      </c>
+      <c r="C372" t="s" s="3">
+        <v>242</v>
+      </c>
+      <c r="D372" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="E372" s="4">
+        <v>37956</v>
+      </c>
+      <c r="F372" s="4">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s" s="5">
+        <v>764</v>
+      </c>
+      <c r="B373" t="s" s="5"/>
+      <c r="C373" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D373" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="E373" s="6">
+        <v>38899</v>
+      </c>
+      <c r="F373" s="6">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s" s="3">
+        <v>765</v>
+      </c>
+      <c r="B374" t="s" s="3">
+        <v>766</v>
+      </c>
+      <c r="C374" t="s" s="3">
+        <v>14</v>
+      </c>
+      <c r="D374" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="E374" s="4">
+        <v>37956</v>
+      </c>
+      <c r="F374" s="4">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s" s="5">
+        <v>767</v>
+      </c>
+      <c r="B375" t="s" s="5">
+        <v>768</v>
+      </c>
+      <c r="C375" t="s" s="5">
+        <v>168</v>
+      </c>
+      <c r="D375" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="E375" s="6">
+        <v>37591</v>
+      </c>
+      <c r="F375" s="6">
+        <v>38687</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s" s="3">
+        <v>769</v>
+      </c>
+      <c r="B376" t="s" s="3">
+        <v>770</v>
+      </c>
+      <c r="C376" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D376" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="E376" s="4">
+        <v>37591</v>
+      </c>
+      <c r="F376" s="4">
+        <v>38687</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s" s="5">
+        <v>771</v>
+      </c>
+      <c r="B377" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="C377" t="s" s="5">
         <v>264</v>
       </c>
-      <c r="E120" s="4">
-[...73 lines deleted...]
-      <c r="C124" t="s" s="3">
+      <c r="D377" t="s" s="5">
+        <v>772</v>
+      </c>
+      <c r="E377" s="6">
+        <v>37591</v>
+      </c>
+      <c r="F377" s="6">
+        <v>37956</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s" s="3">
+        <v>773</v>
+      </c>
+      <c r="B378" t="s" s="3">
+        <v>774</v>
+      </c>
+      <c r="C378" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="D378" t="s" s="3">
+        <v>775</v>
+      </c>
+      <c r="E378" s="4">
+        <v>44686</v>
+      </c>
+      <c r="F378" s="4">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s" s="5">
+        <v>776</v>
+      </c>
+      <c r="B379" t="s" s="5"/>
+      <c r="C379" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D379" t="s" s="5">
+        <v>777</v>
+      </c>
+      <c r="E379" s="6">
+        <v>41306</v>
+      </c>
+      <c r="F379" s="6">
+        <v>41487</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s" s="3">
+        <v>778</v>
+      </c>
+      <c r="B380" t="s" s="3"/>
+      <c r="C380" t="s" s="3">
         <v>24</v>
       </c>
-      <c r="D124" t="s" s="3">
-[...70 lines deleted...]
-        <v>44469</v>
+      <c r="D380" t="s" s="3">
+        <v>523</v>
+      </c>
+      <c r="E380" s="4">
+        <v>45005</v>
+      </c>
+      <c r="F380" s="4">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s" s="5">
+        <v>530</v>
+      </c>
+      <c r="B381" t="s" s="5"/>
+      <c r="C381" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="D381" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="E381" s="6">
+        <v>41365</v>
+      </c>
+      <c r="F381" s="6">
+        <v>42461</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s" s="3">
+        <v>779</v>
+      </c>
+      <c r="B382" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="C382" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="D382" t="s" s="3">
+        <v>780</v>
+      </c>
+      <c r="E382" s="4">
+        <v>36982</v>
+      </c>
+      <c r="F382" s="4">
+        <v>37712</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>