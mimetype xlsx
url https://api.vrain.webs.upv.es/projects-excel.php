--- v4 (2026-08-20)
+++ v5 (2026-10-21)
@@ -9,2393 +9,2444 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="781">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="798">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>IP (Investigador Principal)</t>
   </si>
   <si>
     <t>Entidad Financiadora</t>
   </si>
   <si>
     <t>Fecha Inicio</t>
   </si>
   <si>
     <t>Fecha Fin</t>
   </si>
   <si>
+    <t>Ecosistemas de gemelos digitales múltiples para una inteligencia resiliente y adaptativa (Multi-digital twin Ecosystems for ResiLient and adaptIve intelligence)</t>
+  </si>
+  <si>
+    <t>CIPROM/2026/41</t>
+  </si>
+  <si>
+    <t>Giret Boggino, Adriana Susana; Julian, Vicente</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>Gemelos Digitales para la mejora continua de Procesos de Negocio integrados con la Internet de las Cosas. Un enfoque estratégico centrado en la sostenibilidad</t>
+  </si>
+  <si>
+    <t>CIAICO/2026/315</t>
+  </si>
+  <si>
+    <t>Valderas, Pedro; Torres Bosch, Maria Victoria</t>
+  </si>
+  <si>
+    <t>Cognitive Resilience and Ingegrated Services for Intelligent Support in Disaster Response</t>
+  </si>
+  <si>
+    <t>PID2025-172325OB-C31</t>
+  </si>
+  <si>
+    <t>Carrascosa Casamayor, Carlos; Alberola Oltra, Juan Miguel</t>
+  </si>
+  <si>
+    <t>AGENCIA ESTATAL DE INVESTIGACION</t>
+  </si>
+  <si>
+    <t>AI for Human Explainable and Aware Decision Making</t>
+  </si>
+  <si>
+    <t>PID2025-171012NB-C21</t>
+  </si>
+  <si>
+    <t>Garrido, Antonio; Sebastiá, Laura</t>
+  </si>
+  <si>
+    <t>Probabilistic Rule-based Inference and Modeling with Explainable Reasoning</t>
+  </si>
+  <si>
+    <t>PID2025-168994OB-I00</t>
+  </si>
+  <si>
+    <t>Vidal, Germán</t>
+  </si>
+  <si>
+    <t>Plataforma integrada de biosensado, predicción del crecimiento y modelado de tratamiento contra Legionella en agua potable</t>
+  </si>
+  <si>
+    <t>NNSTP/2026/183</t>
+  </si>
+  <si>
+    <t>Onaindia, Eva</t>
+  </si>
+  <si>
+    <t>AGENCIA VALENCIANA DE LA INNOVACION</t>
+  </si>
+  <si>
+    <t>Plataforma de generación asistida de soluciones de IA para la gestión municipal inteligente</t>
+  </si>
+  <si>
+    <t>INNSTP/2026/277</t>
+  </si>
+  <si>
+    <t>Alberola Oltra, Juan Miguel</t>
+  </si>
+  <si>
+    <t>Espacio de Datos para Infraestructuras Urbanas Inteligentes (EDINT)</t>
+  </si>
+  <si>
+    <t>Botti V.</t>
+  </si>
+  <si>
+    <t>FEDERACION ESPAÑOLA DE MUNICIPIOS Y PROVINCIAS (FEMP)</t>
+  </si>
+  <si>
+    <t>PREDICTF: Desarrollo de una Herramienta de Aprendizaje Automático para la Predicción de la Fracción Tumoral en DNA Circulante</t>
+  </si>
+  <si>
+    <t>PHG2025-13</t>
+  </si>
+  <si>
+    <t>Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD POLITECNICA DE VALENCIA</t>
+  </si>
+  <si>
+    <t>SoftCAIRS: Diseño y Desarrollo de Software para la Generación de Nomogramas Optimizados en la Implantación Personalizada de Anillos Alogénicos.</t>
+  </si>
+  <si>
+    <t>PHG2025-14</t>
+  </si>
+  <si>
+    <t>Pérez, Francisca</t>
+  </si>
+  <si>
+    <t>Vulnerability Assessment aNd Testing Automation for Global Enhancement</t>
+  </si>
+  <si>
+    <t>Escobar Román, Santiago</t>
+  </si>
+  <si>
+    <t>DIADIKASIA BUSINESS CONSULTING SYMVOULOI EPICHEIRISEON AE</t>
+  </si>
+  <si>
+    <t>MATIIGEN: Maduración tecnológica de un prototipo para la interpretación inteligente de variantes genéticas</t>
+  </si>
+  <si>
+    <t>DTS25/00159</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE SALUD CARLOS III</t>
+  </si>
+  <si>
+    <t>UCIE VRAIN Lab2Market</t>
+  </si>
+  <si>
+    <t>INNVA2/2026/4</t>
+  </si>
+  <si>
+    <t>Promoción del valenciano con inteligencia artificial (Linea S1678)</t>
+  </si>
+  <si>
+    <t>Castro-Bleda, Maria Jose</t>
+  </si>
+  <si>
+    <t>Plataforma de análisis hidrogeoclimático para la valorización de recursos y la prevención de riesgos medioambientales</t>
+  </si>
+  <si>
+    <t>CPP2024-011559</t>
+  </si>
+  <si>
+    <t>Julian, Vicente</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE PARA LA GESTIÓN DE LAS ENFERMEDADES CRÓNICAS BASADO EN INTELIGENCIA ARTIFICIAL GENERATIVA</t>
+  </si>
+  <si>
+    <t>LABERIT SISTEMAS, S.L.</t>
+  </si>
+  <si>
+    <t>Suite de herramientas IA para automatizar gestión, producción y distribución de contenidos audiovisuales.</t>
+  </si>
+  <si>
+    <t>CPP2024-011408</t>
+  </si>
+  <si>
+    <t>Linares-Pellicer, Jordi</t>
+  </si>
+  <si>
+    <t>Predicción del Pronóstico en Pacientes con Carcinoma Epidermoide de Cavidad Oral mediante Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>AP2025-12</t>
+  </si>
+  <si>
+    <t>Searching, Indexing, and Recommending EduCational and learning Objects at the UPV</t>
+  </si>
+  <si>
+    <t>CIGE/2024/48</t>
+  </si>
+  <si>
+    <t>Jordán, Jaume</t>
+  </si>
+  <si>
+    <t>Initiating Software Product Lines through Phylogenetic Events in Model-Driven Software Development Contexts</t>
+  </si>
+  <si>
+    <t>PID2024-162114OB-C21</t>
+  </si>
+  <si>
+    <t>Cetina Englada, Carlos; Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>Robust Intelligent Reasoning: Techniques, Evaluation and Applications</t>
+  </si>
+  <si>
+    <t>PID2024-162030OB-I00</t>
+  </si>
+  <si>
+    <t>BRAINS: Diseño de aplicaciones para escenarios reales basadas en enfoques neuronales, inteligentes y sostenibles</t>
+  </si>
+  <si>
+    <t>PID2024-155948OB-C55</t>
+  </si>
+  <si>
+    <t>Castro-Bleda, Maria Jose; Hurtado Oliver, Lluis Felip</t>
+  </si>
+  <si>
+    <t>Engineering Value Awareness in Social AI</t>
+  </si>
+  <si>
+    <t>PID2024-158227NB-C33</t>
+  </si>
+  <si>
+    <t>Rebollo Pedruelo, Miguel; Heras, Stella</t>
+  </si>
+  <si>
+    <t>Seguridad y Privacidad en Sistemas con Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>Criado Pacheco, Natalia</t>
+  </si>
+  <si>
+    <t>INST NAL DE CIBERSEGURIDAD DE ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>HYBRID INTELLIGENCE FOR ADVANCED COLLECTIVE PERCEPTION AND DECISION MAKING IN COMPLEX URBAN ENVIRONMENTS</t>
+  </si>
+  <si>
+    <t>Monserrat, Carlos</t>
+  </si>
+  <si>
+    <t>COMISION DE LAS COMUNIDADES EUROPEA</t>
+  </si>
+  <si>
+    <t>Optimizing Water Resources in Coastal Areas using Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>PCI2025-163189</t>
+  </si>
+  <si>
+    <t>Riesgos de Privacidad en Inteligencia Artificial Generativa para niños, adolescentes y adultos</t>
+  </si>
+  <si>
+    <t>PID2023-151536OB-I00</t>
+  </si>
+  <si>
+    <t>Del Val Noguera, Elena; Such Aparicio, José Miguel</t>
+  </si>
+  <si>
+    <t>Plataforma para la gestión de prevención temprana de emergencia climáticas (PGTEC)</t>
+  </si>
+  <si>
+    <t>TSI-100130-2024-0014</t>
+  </si>
+  <si>
+    <t>MINISTERIO PARA LA TRANSFORMACION DIGITAL Y FUNCION PUBLICA</t>
+  </si>
+  <si>
+    <t>MÉTODOS DE PREDICCIÓN DE DEMANDA EN PROCECESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>LOGIFRUIT IBERIA S.L.U.</t>
+  </si>
+  <si>
+    <t>Benchmarking LLM agents on consequential realworld tasks</t>
+  </si>
+  <si>
+    <t>G131515</t>
+  </si>
+  <si>
+    <t>Hernández-Orallo, José</t>
+  </si>
+  <si>
+    <t>THE CHANCELLOR MASTERS &amp; OF THE UNIVERSITY OF CAMBRIDGE</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN GEMELO DIGITAL PARA LA GESTIÓN AUTÓNOMA DE FLOTAS EN ENTORNOS URBANOS (CASO DE USO LDT)</t>
+  </si>
+  <si>
+    <t>Palanca Cámara, Javier; Botti V.</t>
+  </si>
+  <si>
+    <t>NUNSYS, S.A.</t>
+  </si>
+  <si>
+    <t>DEVELOP A SYSTEMATIC APPROACH FOR IDENTIFYING DEMANDS AND PREDICTING AI PERFORMANCE ON THE METACOGNITION AND CRITICAL THINKING SCALE</t>
+  </si>
+  <si>
+    <t>ORGANISATION DE COOPERATION ET DE DEVELOPPEMENT ECONOMIQUES</t>
+  </si>
+  <si>
+    <t>DESARROLLO DEL PROYECTO DYNAMO-PCP: DISEÑO DE MODELOS Y ALGORITMOS DE OPTIMIZACIÓN PARA LA PLANIFICACIÓN DE RECURSOS EN EL ÁMBITO SANITARIO</t>
+  </si>
+  <si>
+    <t>GMV SOLUCIONES GLOBALES INTERNET S.A.</t>
+  </si>
+  <si>
+    <t>Ferri Ramírez, César</t>
+  </si>
+  <si>
+    <t>RENAULT ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>Desarrollo de un Agente Inteligente para la Detección y Tratamiento de Distorsiones Cognitivas</t>
+  </si>
+  <si>
+    <t>PAID-06-24</t>
+  </si>
+  <si>
+    <t>Taverner-Aparicio, Joaquín José</t>
+  </si>
+  <si>
+    <t>Diseño de un anotador escalable y eficiente para variaciones genómicas en rangos cromosómicos específicos</t>
+  </si>
+  <si>
+    <t>García-Simón, Alberto</t>
+  </si>
+  <si>
+    <t>METODOS RIGUROSOS PARA LA SIGUIENTE GENERACION DE INTERNET</t>
+  </si>
+  <si>
+    <t>PAID-11-24</t>
+  </si>
+  <si>
+    <t>Silva, Josep</t>
+  </si>
+  <si>
+    <t>INTELIGENCIA ARTIFICIAL PARA LA DETECCIÓN DE MICROPLÁSTICOS EN AGUAS Y FANGOS DE DEPURACIÓN</t>
+  </si>
+  <si>
+    <t>INNVA1/2025/79</t>
+  </si>
+  <si>
+    <t>Hacia la AI Predictible</t>
+  </si>
+  <si>
+    <t>EUR2024-153548</t>
+  </si>
+  <si>
+    <t>ANOTACION AUTOMATICA MULTIMODAL DE BENCHMARKS DE IA PARA LA EVALUACION DE SUS DEMANDAS COGNITIVAS.</t>
+  </si>
+  <si>
+    <t>CIACIF/2023/276</t>
+  </si>
+  <si>
+    <t>IA PREDECIBLE MEDIANTE EL DESARROLLO DE MODELOS ASESORES.</t>
+  </si>
+  <si>
+    <t>CIACIF/2023/277</t>
+  </si>
+  <si>
+    <t>CatedraPlanetaSostenible2STIAD</t>
+  </si>
+  <si>
+    <t>Cátedra Planeta y Desarrollo Sostenible, Universitat Politècnica de València</t>
+  </si>
+  <si>
+    <t>Integración de IoT con Participación Humana y Tecnologías de Digital Twins para la Mejora de Procesos en la Era de la Inteligencia Híbrida</t>
+  </si>
+  <si>
+    <t>PID2023-146224OB-I00</t>
+  </si>
+  <si>
+    <t>Valderas, Pedro; Albert Albiol, Manuela</t>
+  </si>
+  <si>
+    <t>HUMAN-CENTRED AI FOR EVERYDAY LIFE</t>
+  </si>
+  <si>
+    <t>CIPROM/2023/23</t>
+  </si>
+  <si>
+    <t>Such Aparicio, José Miguel; Onaindia, Eva</t>
+  </si>
+  <si>
+    <t>Reingeniería de Líneas de Producto Software en Modelos Software mediante Filogenética Evolutiva (VARNETICA)</t>
+  </si>
+  <si>
+    <t>CNS2023-145422</t>
+  </si>
+  <si>
+    <t>Cetina Englada, Carlos</t>
+  </si>
+  <si>
+    <t>SCIENTIFIC ADVISORY BOARD</t>
+  </si>
+  <si>
+    <t>RENAULT, S.A.S.</t>
+  </si>
+  <si>
+    <t>Sistema de mapeo del dolor crónico, con análisis multidimensional avanzado por Inteligencia Artificial (IA)</t>
+  </si>
+  <si>
+    <t>AP2023-02</t>
+  </si>
+  <si>
+    <t>Silvestre Cerdà, Joan Albert</t>
+  </si>
+  <si>
+    <t>AP2023-03</t>
+  </si>
+  <si>
+    <t>Herramienta de Detección de Riesgos en Enfermedades Crónicas</t>
+  </si>
+  <si>
+    <t>AP2023-08</t>
+  </si>
+  <si>
+    <t>GenDelf</t>
+  </si>
+  <si>
+    <t>SPINUPV2023_L2__04</t>
+  </si>
+  <si>
+    <t>BETTER REAL-WORLD HEALTH-DATA DISTRIBUTED ANALYTICS RESEARCH PLATFORM</t>
+  </si>
+  <si>
+    <t>INTERACT-EUROPE 100</t>
+  </si>
+  <si>
+    <t>Civera Saiz, Jorge</t>
+  </si>
+  <si>
+    <t>CYBERSOC-ERIS-SECTOR CRÍTICO</t>
+  </si>
+  <si>
+    <t>Symbolic rewriting methods for safety and security of critical cyber-physical systems</t>
+  </si>
+  <si>
+    <t>SPS.MYP.G6133</t>
+  </si>
+  <si>
+    <t>ORGANIZACION TRATADO ATLANTICO NORTE</t>
+  </si>
+  <si>
     <t>INTEGRATION OF THE NEXTFLAP PLANNER IN THE UNIFIED PLANNING FRAMEWORK</t>
   </si>
   <si>
     <t>Sapena Vercher, Oscar</t>
   </si>
   <si>
-    <t>COMISION DE LAS COMUNIDADES EUROPEA</t>
+    <t>CYBERSOC ERIS AGUAS</t>
+  </si>
+  <si>
+    <t>SINGLAR INNOVACION SL</t>
+  </si>
+  <si>
+    <t>CYBERSOC ERIS SALUD</t>
+  </si>
+  <si>
+    <t>CATEDRA ENIA-UPV EN DESARROLLO SOSTENIBLE</t>
+  </si>
+  <si>
+    <t>TSI-100930-2023-9</t>
+  </si>
+  <si>
+    <t>A 360 DEGREES PERSPECTIVE ON THE VALUE OF MUSIC</t>
+  </si>
+  <si>
+    <t>ARTIFICIAL INTELLIGENCE FOR DIGITAL TWIN EARTH</t>
+  </si>
+  <si>
+    <t>TELESPAZIO UK LTD</t>
+  </si>
+  <si>
+    <t>SISTEMA INTEGRABLE DE GESTIÓN DE PROCESOS DE AUTENTICACIÓN</t>
+  </si>
+  <si>
+    <t>UNIVERSALIZACIÓN DE SENTENCIAS Y AUTOS JUDICIONALES EN LECTURA FACIL: DESARROLLO DE UNA APLICACIÓN WEB</t>
+  </si>
+  <si>
+    <t>Hurtado Oliver, Lluis Felip</t>
+  </si>
+  <si>
+    <t>FUNDACION D.EDUARDO CALABUIG-ICAV DE LA C.V.</t>
+  </si>
+  <si>
+    <t>Videogame Simulations for Product Line Engineering</t>
+  </si>
+  <si>
+    <t>T61_23R</t>
+  </si>
+  <si>
+    <t>Pérez, Francisca; Cetina Englada, Carlos</t>
+  </si>
+  <si>
+    <t>Desconocido</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN SOFTWARE PARA LA OPTIMIZACION DE LA CALIDAD ASISTENCIAL EN LAS UNIDADES DE RETINA</t>
+  </si>
+  <si>
+    <t>PI2022_01</t>
+  </si>
+  <si>
+    <t>Casamayor Rodenas, Juan Carlos</t>
+  </si>
+  <si>
+    <t>European Artificial Intelligence and Robotics Testing and Experimentation Facility for Smart and Sustainable Cities and Communities</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA; COMISION DE LAS COMUNIDADES EUROPEA</t>
+  </si>
+  <si>
+    <t>Autoadaptación de Procesos de Negocio mejorados por la IoT y dirigidos por metas</t>
+  </si>
+  <si>
+    <t>PAID-06-22</t>
+  </si>
+  <si>
+    <t>Torres Bosch, Maria Victoria</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DE APRENDIZAJE Y RAZONAMIENTO RAPIDO Y LENTO</t>
+  </si>
+  <si>
+    <t>CIPROM/2022/6</t>
+  </si>
+  <si>
+    <t>Ramírez Quintana, María José</t>
+  </si>
+  <si>
+    <t>ORACULO GENOMICO DE DELFOS</t>
+  </si>
+  <si>
+    <t>SPINUPV2022_08</t>
+  </si>
+  <si>
+    <t>ENTORNO DE REINGENIERIA PARA LINEAS DE PRODUCTO SOFTWARE</t>
+  </si>
+  <si>
+    <t>PDC2022-133939-I00</t>
+  </si>
+  <si>
+    <t>INGENIERIA DE VALORES EN SISTEMAS DE IA: HERRAMIENTAS PARA LA TOMA DE DECISIONES BASADAS EN VALORES</t>
+  </si>
+  <si>
+    <t>TED2021-131295B-C32</t>
+  </si>
+  <si>
+    <t>PDC2022-133161-C32</t>
+  </si>
+  <si>
+    <t>Subtitulado automático multilingüe para transmisión en directo</t>
+  </si>
+  <si>
+    <t>PDC2022-133049-I00</t>
+  </si>
+  <si>
+    <t>Sanchis Navarro, José Alberto</t>
+  </si>
+  <si>
+    <t>UN SISTEMA DE REALIZACIÓN AUTONÓMA DE VÍDEO</t>
+  </si>
+  <si>
+    <t>WATCHITY S.L.</t>
+  </si>
+  <si>
+    <t>MÉTODOS FORMALES ESCALABLES PARA APLICACIONES REALES</t>
+  </si>
+  <si>
+    <t>PID2021-122830OB-C42</t>
+  </si>
+  <si>
+    <t>DESCUBRIENDO EL SIGNIFICADO Y LA INTENCIÓN MÁS ALLÁ DE LA PALABRA HABLADA: HACIA UN ENTORNO INTELIGENTE PARA ABORDAR LOS DOCUMENTOS MULTIMEDIA</t>
+  </si>
+  <si>
+    <t>PID2021-126061OB-C41</t>
+  </si>
+  <si>
+    <t>SERVICIOS INTELIGENTES COORDINADOS PARA ÁREAS INTELIGENTES ADAPTATIVAS</t>
+  </si>
+  <si>
+    <t>PID2021-123673OB-C31</t>
+  </si>
+  <si>
+    <t>DESARROLLO ÁGIL DE SISTEMAS DESDE REQUISITOS A CÓDIGO</t>
+  </si>
+  <si>
+    <t>PID2021-123824OB-I00</t>
+  </si>
+  <si>
+    <t>DOBLAJE AUTOMÁTICO CROSLINGÜE EN TIEMPO REAL DE CONTENIDO EDUCATIVO Y PARLAMENTARIO</t>
+  </si>
+  <si>
+    <t>PID2021-122443OB-I00</t>
+  </si>
+  <si>
+    <t>APRENDIZAJE PARA PLANIFICACIÓN SENSIBLE AL HUMANO</t>
+  </si>
+  <si>
+    <t>PID2021-127647NB-C22</t>
+  </si>
+  <si>
+    <t>Sebastiá, Laura</t>
+  </si>
+  <si>
+    <t>RECICLAJE INTELIGENTE Y COOPERATIVO EN TODA LA CADENA DE VALOR ORIENTADO A UNA SOCIEDAD SOSTENIBLE 360º</t>
+  </si>
+  <si>
+    <t>INNEST/2022/180</t>
+  </si>
+  <si>
+    <t>PROVISION AND SUPPORT OF AN AUTOMATED SPEECH RECOGNITION AND MACHINE TRANSLATION SERVICE</t>
+  </si>
+  <si>
+    <t>OV9177345</t>
+  </si>
+  <si>
+    <t>EUROPEAN ORGANIZATION FOR NUCLEAR RESEARCH</t>
+  </si>
+  <si>
+    <t>MÉTODOS DE ANÁLISIS DE LA PRODUCCION BASADOS EN IOT DE PROCESOS DE LAVADO Y DISTRIBUCIÓN DE EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>FUTURE OF SKILLS: UNDERSTANDING THE EDUCATIONAL IMPLICATIONS OF AI AND ROBOTICS</t>
+  </si>
+  <si>
+    <t>EDU/500108534</t>
+  </si>
+  <si>
+    <t>VARIATIVA: Iniciando Líneas de Producto Software mediante Búsquedas Interactivas dirigidas por Modelos</t>
+  </si>
+  <si>
+    <t>PID2021-128695OB-I00</t>
+  </si>
+  <si>
+    <t>Ministerio de Ciencia e Innovación</t>
+  </si>
+  <si>
+    <t>PUNTOS DE ATENCIÓN SANITARIA A DISTANCIA EN ENTORNOS RURALES Y REMOTOS (DISTANCE POINT-OF-CARE ATTENTION IN RURAL ENVIRONMENTS)</t>
+  </si>
+  <si>
+    <t>AP2021_19</t>
+  </si>
+  <si>
+    <t>INFORME ESTRUCTURADO DE LA IMAGEN DIAGNOSTICA EN MEDICINA NUCLEAR</t>
+  </si>
+  <si>
+    <t>AP2021_24</t>
+  </si>
+  <si>
+    <t>PI2021_12</t>
+  </si>
+  <si>
+    <t>BEWORD: Descubriendo el significado y la intención más allá de la palabra hablada: hacia un entorno inteligente para abordar los documentos multimedia</t>
+  </si>
+  <si>
+    <t>AYUDA PAID-11-21</t>
+  </si>
+  <si>
+    <t>Asistente Cognitivo para la promoción del sueño saludable.</t>
+  </si>
+  <si>
+    <t>INNVA1/2022/6</t>
+  </si>
+  <si>
+    <t>Creación de la UCIE de VRAIN</t>
+  </si>
+  <si>
+    <t>INNVA2/2022/10</t>
+  </si>
+  <si>
+    <t>guardIA: GUArdian Personal Virtual en RealiDades SocIAles Hibridas</t>
+  </si>
+  <si>
+    <t>CIPROM/2021/077</t>
+  </si>
+  <si>
+    <t>Combining Explainable Artificial Intelligence and Conceptual Modelling for Data Intensive Domains Management</t>
+  </si>
+  <si>
+    <t>CIPROM/2021/023</t>
+  </si>
+  <si>
+    <t>HUMAN AS A SERVICE:DESIGNING HUMAN SERVICES TO COLLABORATE WITH AUTONOMOUS SYSTEMS</t>
+  </si>
+  <si>
+    <t>CIAICO/2021/39</t>
+  </si>
+  <si>
+    <t>Pelechano Ferragud, Vicente</t>
+  </si>
+  <si>
+    <t>ANALISIS DE ESTRATEGIAS DE TRATO PERSONALIZADO DE CLIENTES A PARTIR DE FUENTES DE DATOS INTERNAS</t>
+  </si>
+  <si>
+    <t>ENGASA, S.A.</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN PROTOTIPO PREOMPETITIVO PARA EL ANÁLISIS AFECTIVO DE INFORMACIÓN MULTIMEDIA- UPV</t>
+  </si>
+  <si>
+    <t>PDC2021-120846-C44</t>
+  </si>
+  <si>
+    <t>PLATAFORMA DELFOS: SISTEMA DE INFORMACIÓN PARA LA GESTIÓN DE VARIACIONES GENOMICAS</t>
+  </si>
+  <si>
+    <t>PDC2021-121243-I00</t>
+  </si>
+  <si>
+    <t>PREVENCIÓN Y MEJORA DEL ENVEJECIMIENTO ACTIVO MEDIANTE CALZADO NEUROESTIMULATIVO</t>
+  </si>
+  <si>
+    <t>INNEST/2021/317</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA DE INTELIGENCIA ARTIFICIAL Y REALIDAD VIRTUAL PARA GENERACIÓN DE EXPERIENCIAS TURÍSTICAS PERSONALIZADAS Y SOSTENIBLES</t>
+  </si>
+  <si>
+    <t>INNEST/2021/233</t>
+  </si>
+  <si>
+    <t>Diseño y desarrollo de un prototipo basado en Inteligencia Artificial. CARDIOVAL</t>
+  </si>
+  <si>
+    <t>AP2021-05</t>
+  </si>
+  <si>
+    <t>HERRAMIENTA DE SOPORTE A LA CONFIGURACI N Y GESTI N DE LA INFRAESTRUCTURA DE APROVISIONAMIENTO DE SOLUCIONES EN LA NUBE.</t>
+  </si>
+  <si>
+    <t>Fons Cors, Josep</t>
+  </si>
+  <si>
+    <t>PRODEVELOP, S. L.</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE AVANZADA PARA LA CONSTRUCCION DE SISTEMAS Y MICROSERVICIOS AUTO-ADAPTATIVOS. INCLUYENDO TECNICAS DE IA Y DE HUMANS-IN-THE-LOOP</t>
+  </si>
+  <si>
+    <t>PID2020-114480RB-I00</t>
+  </si>
+  <si>
+    <t>Valderas, Pedro</t>
+  </si>
+  <si>
+    <t>Robust Evaluation of Cognitive Capabilities and Generality in Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>FA9550-17-1-0286</t>
+  </si>
+  <si>
+    <t>FORMAL ANALYSIS AND VERIFICATION OF POST-QUANTUM CRYPTOGRAPHIC PROTOCOLS</t>
+  </si>
+  <si>
+    <t>PCI2020-120708-2</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE DE APOYO A LA TOMA DE DECISIONES CLÍNICAS EN MEDICINA DE PRECISIÓN</t>
+  </si>
+  <si>
+    <t>INNEST/2021/57</t>
+  </si>
+  <si>
+    <t>SUBTITULADO AUTOMATICO, EN DIFERIDO Y EN TIEMPO REAL, CON ADAPTACION AL DOMINIO, EN LAS LENGUAS DE CASTELLANO E INGLES</t>
+  </si>
+  <si>
+    <t>Juan, Alfons</t>
+  </si>
+  <si>
+    <t>TYRIS SOFTWARE, SL</t>
+  </si>
+  <si>
+    <t>AGENTES INTELIGENTES AFECTIVOS PARA PERSUADIR COMPORTAMIENTOS CIVICOS EN ENTORNOS VIRTUALES</t>
+  </si>
+  <si>
+    <t>PID2020-113416RB-I00</t>
+  </si>
+  <si>
+    <t>Argente, Estefanía</t>
+  </si>
+  <si>
+    <t>FOUNDATIONS OF TRUSTWORTHY AI - INTEGRATING REASONING, LEARNING AND OPTIMIZATION</t>
+  </si>
+  <si>
+    <t>SAFER-UPV: ANALISIS Y VALIDACION DE SOFTWARE Y RECURSOS WEB</t>
+  </si>
+  <si>
+    <t>PID2019-104735RB-C41</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE DE APOYO A LA TOMA DE DECISIONES CLINICAS EN MEDICINA DE PRECISION</t>
+  </si>
+  <si>
+    <t>INNEST/2020/149</t>
+  </si>
+  <si>
+    <t>INTELLIGENT VERIFICATION/VALIDATION FOR EXTENDED REALITY BASED SYSTEMS</t>
+  </si>
+  <si>
+    <t>Vos, Tanja Ernestina</t>
+  </si>
+  <si>
+    <t>DEVELOPER COMPANION FOR DOCUMENTED AND ANNOTATED CODE REFERENCE</t>
+  </si>
+  <si>
+    <t>Herramientas formales para la verificación de programas</t>
+  </si>
+  <si>
+    <t>SP20180225</t>
+  </si>
+  <si>
+    <t>Gutiérrez Gil, Raúl</t>
+  </si>
+  <si>
+    <t>Técnicas inteligentes para optimización de la localización de estaciones de recarga de vehículos eléctricos y mejora de la movilidad en ciudades</t>
+  </si>
+  <si>
+    <t>SP20180184</t>
+  </si>
+  <si>
+    <t>A collaboratory for the evaluation, comparison and classification of Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>SP20180210</t>
+  </si>
+  <si>
+    <t>Martínez-Plumed, Fernando</t>
+  </si>
+  <si>
+    <t>RAZONAMIENTO FORMAL PARA TECNOLOGIAS FACILITADORAS Y EMERGENTES</t>
+  </si>
+  <si>
+    <t>RTI2018-094403-B-C32-AR</t>
+  </si>
+  <si>
+    <t>HACIA UNA MOVILIDAD INTELIGENTE Y SOSTENIBLE SOPORTADA POR SISTEMAS MULTI-AGENTES Y EDGE COMPUTING</t>
+  </si>
+  <si>
+    <t>RTI2018-095390-B-C31-AR</t>
+  </si>
+  <si>
+    <t>SUBTITULACION MULTILINGÜE DE CLASES DE AULA Y SESIONES PLENARIAS</t>
+  </si>
+  <si>
+    <t>RTI2018-094879-B-I00-AR</t>
+  </si>
+  <si>
+    <t>ARTIFICIAL INTELLINGENCE FOR THE AUTOMATED SYNTHESIS AND VALIDATION OF PROGRAMS</t>
+  </si>
+  <si>
+    <t>GV/2019/082</t>
+  </si>
+  <si>
+    <t>Jiménez-Celorrio, Sergio</t>
+  </si>
+  <si>
+    <t>CLASSROOM ACTIVITY RECOGNITION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2019/111</t>
+  </si>
+  <si>
+    <t>PROCESOS AUTONOMOS EN ENTORNOS IOT</t>
+  </si>
+  <si>
+    <t>AICO/2019/009</t>
+  </si>
+  <si>
+    <t>DISEÑO DE SISTEMAS AUTO-ADAPTATIVOS INVOLUCRANDO AL HUMANO</t>
+  </si>
+  <si>
+    <t>TIN2017-84094-R-AR</t>
+  </si>
+  <si>
+    <t>AGENTES INTELIGENTES PARA ASESORAR EN PRIVACIDAD EN REDES SOCIALES</t>
+  </si>
+  <si>
+    <t>TIN2017-89156-R</t>
+  </si>
+  <si>
+    <t>RECONOCIMIENTO DE ACTIVIDADES Y PLANIFICACION AUTOMATICA PARA EL DISEÑO DE ASISTENTES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>TIN2017-88476-C2-1-R</t>
+  </si>
+  <si>
+    <t>AMIC-UPV: ANALISIS AFECTIVO DE INFORMACION MULTIMEDIA CON COMUNICACION INCLUSIVA Y NATURAL</t>
+  </si>
+  <si>
+    <t>TIN2017-85854-C4-2-R-AR</t>
+  </si>
+  <si>
+    <t>PLATAFORMA HORIZONTAL DE SMART DATA Y DEEP LEARNING PARA LA INDUSTRIA Y APLICACIÓN AL SECTOR MANUFACTURERO</t>
+  </si>
+  <si>
+    <t>RTC-2017-6401-7-AR</t>
+  </si>
+  <si>
+    <t>TECNOLOGIES PER ORGANITZACIONS HUMANES EMOCIONALS</t>
+  </si>
+  <si>
+    <t>PROMETEO/2018/002</t>
+  </si>
+  <si>
+    <t>GISPRO-GENOMIC INFORMATION SYSTEMS PRODUCTION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2018/176</t>
+  </si>
+  <si>
+    <t>METODOS RIGUROSOS PARA EL INTERNET DEL FUTURO</t>
+  </si>
+  <si>
+    <t>TIN2016-76843-C4-1-R</t>
+  </si>
+  <si>
+    <t>APLICACION MOVIL E-MOBIL-ITY</t>
+  </si>
+  <si>
+    <t>PASSGO TECHNOLOGY, S.L.</t>
+  </si>
+  <si>
+    <t>HERRAMIENTA PARA MODELIZAR LA DOTACION DE LAS INFRAESTRUCTURAS DE CARGA, NECESARIAS PARA POSIBILITAR LA PENETRACION DEL TRANSPORTE CON VEHICULO</t>
+  </si>
+  <si>
+    <t>GLOBAL ENERGY &amp; TRADING, S.L.</t>
+  </si>
+  <si>
+    <t>Who's behind these predictions? Reconciling transparency and privacy in machine learning</t>
+  </si>
+  <si>
+    <t>FSA9550-17-1-0287</t>
+  </si>
+  <si>
+    <t>AIR FORCE OFFICE OF SCIENTIFIC RESEARCH</t>
+  </si>
+  <si>
+    <t>X5GON: CROSS MODAL, CROSS CULTURAL, CROSS LINGUAL, CROSS DOMAIN, AND CROSS SITE GLOBAL OER NETWORK</t>
+  </si>
+  <si>
+    <t>Advanced symbolic methods for the cryptographic protocol analyzer Maude-NPA</t>
+  </si>
+  <si>
+    <t>FA9550-17-1-0266</t>
+  </si>
+  <si>
+    <t>EMOTTECH: TECNOLOGIAS PARA EL DESARROLLO DE SOCIEDADES VIRTUALES AFECTIVAS</t>
+  </si>
+  <si>
+    <t>UN METODO DE PRODUCCION DE SOFTWARE DIRIGIDO POR MODELOS PARA EL DESARROLLO DE APLICACIONES BIG DATA</t>
+  </si>
+  <si>
+    <t>TIN2016-80811-P</t>
+  </si>
+  <si>
+    <t>SYMBOLIC FORMAL ANALYSIS OF CRYPTOGRAPHICS PROTOCOLS</t>
+  </si>
+  <si>
+    <t>UNIVERSITY OF ILLINOIS AT URBANA CHAMPAIGNE</t>
+  </si>
+  <si>
+    <t>OPTIPOOL: METODOS DE OPTIMIZACION DE PROCESOS DE LAVADO Y DISTRIBUCION EN EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>LARGE-SCALE PILOTS FOR COLLABORATIVE OPENCOURSEWARE AUTHORING, MULTIPLATFORM DELIVERY AND LEARNING ANALYTICS</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA PERSUASIVA PARA EL USO SOSTENIBLE E INTELIGENTE DE VEHICULOS EN FLOTAS URBANAS</t>
+  </si>
+  <si>
+    <t>TIN2015-65515-C4-1-R</t>
+  </si>
+  <si>
+    <t>Giret Boggino, Adriana Susana</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE ASUNTOS ECONOMICOS Y TRANSFORMACION DIGITAL</t>
+  </si>
+  <si>
+    <t>SOLUCIONES EFECTIVAS BASADAS EN LA LOGICA</t>
+  </si>
+  <si>
+    <t>TIN2015-69175-C4-1-R</t>
+  </si>
+  <si>
+    <t>RECURSOS MULTILINGUES ABIERTOS PARA EDUCACION</t>
+  </si>
+  <si>
+    <t>TIN2015-68326-R</t>
+  </si>
+  <si>
+    <t>SUPERVISION AUTOMATICA MEDIANTE OBSERVACION: TECNOLOGIA EXTENSIVA PARA LA ADQUISICION DE DESTREZAS DE FORMA AUTONOMA Y LA ASISTENCIA EN PROCEDIMIENTOS.</t>
+  </si>
+  <si>
+    <t>TIN2014-61716-EXP</t>
+  </si>
+  <si>
+    <t>PRUEBA DE CONCEPTO TESTAR: HERRAMIENTA PARA EL TESTING AUTOMATIZADO AL NIVEL DE INTERFAZ DE USUARIO.</t>
+  </si>
+  <si>
+    <t>SP20141402</t>
+  </si>
+  <si>
+    <t>ANALISIS Y PREDICCION DEL COMPORTAMIENTO EN REDES SOCIALES VIRTUALES</t>
+  </si>
+  <si>
+    <t>SP20140800</t>
+  </si>
+  <si>
+    <t>Del Val Noguera, Elena</t>
+  </si>
+  <si>
+    <t>TECNICAS DE RECOMENDACION SOCIAL PERSUASIVA</t>
+  </si>
+  <si>
+    <t>SP20140788</t>
+  </si>
+  <si>
+    <t>Heras, Stella</t>
+  </si>
+  <si>
+    <t>TECHNOLOGIES FOR EMOTIONAL VIRTUAL HUMANORGANIZATIONS (EMOTTECH).</t>
+  </si>
+  <si>
+    <t>APE/2015/021</t>
+  </si>
+  <si>
+    <t>PRIVACIDAD EN ENTORNOS SOCIALES EDUCATIVOS DURANTE LA INFANCIA Y LA ADOLESCENCIA</t>
+  </si>
+  <si>
+    <t>TIN2014-55206-R-AR</t>
+  </si>
+  <si>
+    <t>García-Fornes, A</t>
+  </si>
+  <si>
+    <t>GESTION DE METAS PARA AUTONOMIA A LARGO PLAZO EN CIUDADES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>TIN2014-55637-C2-2-R-AR</t>
+  </si>
+  <si>
+    <t>PROCESADO DE AUDIO, HABLA Y LENGUAJE PARA ANALISIS DE INFORMACION MULTIMEDIA</t>
+  </si>
+  <si>
+    <t>TIN2014-54288-C4-3-R-AR</t>
+  </si>
+  <si>
+    <t>ACOMP/2015/163</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO ACCELERATE: INCORPORACION DE TECNICAS AVANZADAS DE MODELADO PARA DAR SOPORTE A LA ACELERACION DE LA INNOVACION</t>
+  </si>
+  <si>
+    <t>SIVSA SOLUCIONES INFORMATICAS, S.A.; PLANET MEDIA STUDIOS, S.L.</t>
+  </si>
+  <si>
+    <t>COLABARACION PROYECTO SEAS: SMART ENERGY AWARE SYSTEMS</t>
+  </si>
+  <si>
+    <t>ABADA SERVICIOS DESARROLLO S.A.; ANSWARETECH, S.L.; INGENIERIA Y CONTROL ELECTRONICO, S.A.; PLANET MEDIA STUDIOS, S.L.</t>
+  </si>
+  <si>
+    <t>European Multiple MOOC Aggregator</t>
+  </si>
+  <si>
+    <t>DISEÑO Y DESARROLLO DE UN SISTEMA DE INFORMACION PARA LA GESTION EFICIENTE DE LOS DATOS REFERENTES AL CANCER DE MAMA EN MUJERES JOVENES.</t>
+  </si>
+  <si>
+    <t>PI13/02247</t>
+  </si>
+  <si>
+    <t>AYUDA COMPLEMENTARIA DEL PROYECTO SOCIAL INTERNET OF THINGS-APPS BY AND FOR THE CROWD (SITAC)</t>
+  </si>
+  <si>
+    <t>ACOMP/2014/186</t>
+  </si>
+  <si>
+    <t>IDEO: Innovative services for Digital Enterprises with ORCA (Servicios Innovadores para Empresas Digitales con ORCA)</t>
+  </si>
+  <si>
+    <t>PROMETEOII/2014/039</t>
+  </si>
+  <si>
+    <t>VALIDACION ASISTIDA DE PROGRAMAS MEDIANTE METODOS PRECISOS Y RIGUROSOS PARA UNA INGENIERIA DEL SOFTWARE ROBUSTA</t>
+  </si>
+  <si>
+    <t>TIN2013-44742-C4-1-R</t>
+  </si>
+  <si>
+    <t>SISTEMA DE SEGUIMIENTO DE LESIONES TUMORALES HEPATICAS MEDIANTE APROXIMACIONES BIOMECANICAS PARA DIAGNOSIS TEMPRANA Y PLANIFICACION DE TRATAMIENTO.</t>
+  </si>
+  <si>
+    <t>DPI2013-40859-R</t>
+  </si>
+  <si>
+    <t>UNA APROXIMACION DECLARATIVA AL MODELADO, ANALISIS Y RESOLUCION DE PROBLEMAS</t>
+  </si>
+  <si>
+    <t>TIN2013-45732-C4-1-P</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE SOFTWARE ADAPTATIVO EN UN MUNDO INTELIGENTE. RETOS TECNOLOGICOS EN EL AMBITO DE LA INGENIERIA DIRIGIDA POR MODELOS</t>
+  </si>
+  <si>
+    <t>TIN2013-42981-P</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO CAP: COLLABORATIVE ANALYTIC PLATFORM</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE MEDICINA GENOMICA, S.L.</t>
+  </si>
+  <si>
+    <t>COLABORACION EN PROYECTO BAAS: BUILDING AS A SERVICE</t>
+  </si>
+  <si>
+    <t>NTTDATA SPAIN, S.L.</t>
+  </si>
+  <si>
+    <t>ABADA SERVICIOS DESARROLLO S.A.</t>
+  </si>
+  <si>
+    <t>Capability as a Service in digital enterprises</t>
+  </si>
+  <si>
+    <t>SISTEMA DE RECOMENDACION APLICADO A LA INDUSTRIA DEL TURISMO</t>
+  </si>
+  <si>
+    <t>DESTINIA, S.L.</t>
+  </si>
+  <si>
+    <t>SISTEMA MULTIAGENTE ABIERTO DE GESTION DE EMPRESAS POOL (OPEN POOL)</t>
+  </si>
+  <si>
+    <t>RETHINKING THE ESSENCE, FLEXIBILITY AND REUSABILITY OF ADVANCED MODEL EXPLOITATION.</t>
+  </si>
+  <si>
+    <t>PCIN-2013-037</t>
+  </si>
+  <si>
+    <t>MEJORA DE LA EXPERIENCIA DE USO PARA ANALISTAS Y USUARIOS DE LA TECNOLOGIA UTILIZADA POR TECNOGRAM PROCESOS</t>
+  </si>
+  <si>
+    <t>TECNOGRAM PROCESOS, S.L.</t>
+  </si>
+  <si>
+    <t>Social Internet of Things Apps by and for the Crowd (SITAC)</t>
+  </si>
+  <si>
+    <t>IPT-2012-0839-430000-AR</t>
+  </si>
+  <si>
+    <t>COMINN</t>
+  </si>
+  <si>
+    <t>IPT-2012-0883-430000-AR</t>
+  </si>
+  <si>
+    <t>ANÁLISIS SEMÁNTICO Y VISUAL DE CONTENIDO WEB: A.S. WEB</t>
+  </si>
+  <si>
+    <t>IPT-2012-0569-430000-AR</t>
+  </si>
+  <si>
+    <t>Sociedades Humano-Agente: Diseño, formación y coordinación</t>
+  </si>
+  <si>
+    <t>TIN2012-36586-C03-01</t>
+  </si>
+  <si>
+    <t>Interacción Activa para Transcripción de Habla y Traducción</t>
+  </si>
+  <si>
+    <t>TIN2012-31723</t>
+  </si>
+  <si>
+    <t>HUMBACE: HUMAN-LIKE COMPUTATIONAL MODELS FOR AGENT-BASED COMPUTATIONAL ECONOMICS.</t>
+  </si>
+  <si>
+    <t>PROMETEOII/2013/019</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS SFOTCOMPUTING A LA DETERMINACION DE LA ESTRUCTURA DE ZEOLITAS</t>
+  </si>
+  <si>
+    <t>SP20120497</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA APLICACION LUDICA PARA PREESCOLARES - APPPEQUEÑOS</t>
+  </si>
+  <si>
+    <t>MEDIOS Y PROYECTOS NEIL, S.L.</t>
+  </si>
+  <si>
+    <t>Proyecto Empathic Products. Enabling intention and emotion aware products</t>
+  </si>
+  <si>
+    <t>TSI-020401-2012-11</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA, COMERCIO Y TURISMO</t>
+  </si>
+  <si>
+    <t>Customised Advisory Services for Energy-efficient Manufacturing Systems</t>
+  </si>
+  <si>
+    <t>INTERACCION MULTIAGENTE PARA PLANIFICACION</t>
+  </si>
+  <si>
+    <t>TIN2011-27652-C03-01</t>
+  </si>
+  <si>
+    <t>REDES DE PROCESADORES BIO-INSPIRADOS: RESULTADOS TEORICOS, IMPLEMENTACION HARDWARE/BIOWARE, DESARROLLO SOFTWARE Y SOLUCION PARA APLICACIONES</t>
+  </si>
+  <si>
+    <t>TIN2011-28260-C03-01</t>
+  </si>
+  <si>
+    <t>Sempere Luna, José María</t>
+  </si>
+  <si>
+    <t>TIMPANO-UPV: TECNOLOGIAS PARA LA INTERACCION CONVERSACIONAL COMPLAJE PERSONA-MAQUINA CON APRENDIZAJE DINAMICO</t>
+  </si>
+  <si>
+    <t>TIN2011-28169-C05-01</t>
+  </si>
+  <si>
+    <t>Sanchís Arnal, Emilio</t>
+  </si>
+  <si>
+    <t>MODELOS EN TIEMPO DE EJECUCION COMO SOPORTE A LA COMPUTACION AUTONOMA. TECNICAS Y APLICACIONES</t>
+  </si>
+  <si>
+    <t>GV/2012/067</t>
+  </si>
+  <si>
+    <t>GENERALITAT VALENCIANA; GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>FITTEST - FUTURE INTERNET TESTING</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/170</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE SOFTWARE ADAPTATIVO PARA LA INTEGRACION DE PERSONAS, SERVICIOS Y COSAS USANDO MODELOS EN TIEMPO DE EJECUCION (EVERYWARE)</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/172</t>
+  </si>
+  <si>
+    <t>PRODUCCION DE SOFTWARE ORIENTADO A SERVICIOS BASADA EN REQUISITOS: LA PARTE FUNCIONAL (PROS-REQ-FUN)</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/179</t>
+  </si>
+  <si>
+    <t>BIOCAO- MODELIZACION BIOMECANICA DE TEJIDOS APLICADO A CIRUGIA ASISTIDA POR ORDENADOR.</t>
+  </si>
+  <si>
+    <t>ACOMP/2012/181</t>
+  </si>
+  <si>
+    <t>ACCESO MEDIANTE DISPOSITIVOS MOVILES A INFORMACION ESTRUCTURADA Y NO ESTRUCTURADA</t>
+  </si>
+  <si>
+    <t>MODELOS EN TIEMPO DE EJECUCION COMO SOPORTE A LA COMPUTACION AUTONOMA. TECNICAS Y APLICACIONES.</t>
+  </si>
+  <si>
+    <t>REDES DE CONSENSO PARA LA ELABORACION NO SUPERVISADA DE ACUERDOS ENTRE ENTIDADES AUTONOMAS INTELIGENTES.</t>
+  </si>
+  <si>
+    <t>Rebollo Pedruelo, Miguel</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO SEMOSA: SINGLE EUROPEAN OPEN MOBILE SERVICES AREA</t>
   </si>
   <si>
     <t>Transcription and Translation of Video Lectures</t>
   </si>
   <si>
-    <t>Juan, Alfons</t>
-[...44 lines deleted...]
-    <t>UNIVERSITY OF ILLINOIS AT URBANA CHAMPAIGNE</t>
+    <t>PARLA: COMUNICADOR PARA NIÑOS DISCAPACITADOS PARA WINDOWS/MAC/IOS/ANDROID BASADO EN SELECCION DE COMANDOS</t>
+  </si>
+  <si>
+    <t>INNOVATEC SENSORIZACION Y COMUNICACION, S.L.</t>
+  </si>
+  <si>
+    <t>COLABORACION PROYECTO WOO: WEB OF OBJECTS</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TECNOLOGÍA PARA INCORPORAR OLORES EN SISTEMAS AUDIOVISUALES</t>
+  </si>
+  <si>
+    <t>García-Granada, Fernando</t>
+  </si>
+  <si>
+    <t>ECLIPSE OPEN SOFTWARE, S.L.</t>
+  </si>
+  <si>
+    <t>HOGAR DIGITAL Y CONTENIDOS AUDIOVISUALES ADAPTADOS A LOS USUARIOS (HAUS)</t>
+  </si>
+  <si>
+    <t>IPT-2011-1049-430000-AR</t>
+  </si>
+  <si>
+    <t>GEM BIOSOFT, S.L.</t>
+  </si>
+  <si>
+    <t>USER INTERFACE EXTENSIBLE MARK-UP LANGUAGE</t>
+  </si>
+  <si>
+    <t>TSI-020400-2011-20</t>
+  </si>
+  <si>
+    <t>RESEARCH AND DEVELOPMENT OF GAME TECHNOLOGIES FOR IOS AND ANDROID PLATFORMS (A SPINING TOP GAME)</t>
+  </si>
+  <si>
+    <t>X-FUND GLOBAL AG</t>
+  </si>
+  <si>
+    <t>SWEETLOGICS-UPV</t>
+  </si>
+  <si>
+    <t>TIN2010-21062-C02-02</t>
+  </si>
+  <si>
+    <t>Lucas Alba, Salvador</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE SOFTWARE ADAPTATIVO PARA LA INTEGRACION DE PERSONAS, SERVICIOS Y COSAS USANDO MODELOS EN TIEMPO DE EJECUCION</t>
+  </si>
+  <si>
+    <t>TIN2010-18011</t>
+  </si>
+  <si>
+    <t>HITITA: HERRAMIENTA INTERACTIVA PARA LA TRANSCRIPCION DE IMAGENES DE TEXTOS ANTIGUOS</t>
+  </si>
+  <si>
+    <t>TIN2010-18958</t>
+  </si>
+  <si>
+    <t>PRODUCCION DE SOFTWARE ORIENTADO A SERVICIOS BASADA EN REQUISITOS: LA PARTE FUNCIONAL</t>
+  </si>
+  <si>
+    <t>TIN2010-19130-C02-02</t>
+  </si>
+  <si>
+    <t>ACOMP/2011/186</t>
+  </si>
+  <si>
+    <t>MODELIZACION BIOMECANICA DE TEJIDOS APLICADO A CIRUGIA ASISTIDA POR ORDENADOR</t>
+  </si>
+  <si>
+    <t>TIN2010-20999-C04-01</t>
+  </si>
+  <si>
+    <t>OSAMI-COMMONS OPEN SOURCE INFRASTRUCTURE AMBIENTE INTELIGENCE COMMONS</t>
+  </si>
+  <si>
+    <t>TSI-020400-2011-43</t>
+  </si>
+  <si>
+    <t>UN ENFOQUE HOLONICO BASADO EN AGENTES PARA ORGANIZACIONES ADAPTATIVAS DE ROBOTS MOVILES INTELIGENTES</t>
+  </si>
+  <si>
+    <t>MARC: MULTIMODAL ACCESS TO UNSTRUCTURED INFORMATION RESOURCES</t>
+  </si>
+  <si>
+    <t>PAID-06-10-2402</t>
+  </si>
+  <si>
+    <t>Future Internet Testing</t>
+  </si>
+  <si>
+    <t>MOBILIZED LIFESTYLE WITH WEARABLES</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-100</t>
+  </si>
+  <si>
+    <t>PLATAFORMA ABIERTE PARA LA INGENIERIA DE SISTEMAS EMPOTRADOS (OPEN PLATFORM FOR DE ENGINEERING OF ENBEDDED SISTEMS ITEA2)</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-36</t>
+  </si>
+  <si>
+    <t>TSI-020400-2010-118</t>
+  </si>
+  <si>
+    <t>VERIFICACION DE PROCESO Y VALIDACION DE PRODUCTO SOFTWARE DE EQUIPOS DIGITALES SIMPLES RELACIONADOS CON LA SEGURIDAD PARA CENTRALES NUCLEARES</t>
+  </si>
+  <si>
+    <t>IBERDROLA GENERACION, S. A.</t>
+  </si>
+  <si>
+    <t>MORE-MOSKITT INCORPORACION DE TECNICAS AVANZADAS DE MODELADO DE REQUISITOS A LA PLATAFORMA MOSKITT</t>
+  </si>
+  <si>
+    <t>TECCON MEDITERRANEA, S.L.</t>
+  </si>
+  <si>
+    <t>GEOMOBILE</t>
+  </si>
+  <si>
+    <t>ORGANIZACIONES VIRTUALES ADAPTATIVAS: ARQUITECTURAS Y METODOS DE DESARROLLO</t>
+  </si>
+  <si>
+    <t>TIN2009-13839-C03-01</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE EDUCACION</t>
+  </si>
+  <si>
+    <t>TRADUCCION DE TEXTOS Y TRANSCRIPCION DE VOZ INTERACTIVAS</t>
+  </si>
+  <si>
+    <t>TIN2009-14511</t>
+  </si>
+  <si>
+    <t>APLICACION DE MEDIDAS DE CONFIANZA PARA LA MEJORA DE LA INTERACCION PREDICCION EN SISTEMAS INTERACTIVOS PREDICTIVOS DE ASISTENCIA</t>
+  </si>
+  <si>
+    <t>GV/2010/067</t>
+  </si>
+  <si>
+    <t>INTERNET DE LAS COSAS COMO SOPORTE A PROCESOS DE NEGOCIO</t>
+  </si>
+  <si>
+    <t>GV/2010/079</t>
+  </si>
+  <si>
+    <t>VERIFICACION Y DEPURACION AGILES ORIENTADAS A MEJORAR LA SEGURIDAD DEL SOFTWARE</t>
+  </si>
+  <si>
+    <t>ACOMP/2010/042</t>
+  </si>
+  <si>
+    <t>INTEGRACION DE UN MOTOR DE BUSQUEDA TIPO BLAST A UNA APLICACION DE ANALISIS DE VARIACIONES DE SECUENCIAS GENOMICAS</t>
+  </si>
+  <si>
+    <t>PAID-05-09-4301</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TECNICAS ESTADISTICAS DE APRENDIZAJE ADAPTATIVO E INTERACTIVO PARA TRADUCCION ASISTIDA POR ORDENADOR</t>
+  </si>
+  <si>
+    <t>PAID-06-09-2851</t>
+  </si>
+  <si>
+    <t>PAID-06-09-2920</t>
+  </si>
+  <si>
+    <t>ERUDITO.COM</t>
+  </si>
+  <si>
+    <t>TSI-020110-2009-439</t>
+  </si>
+  <si>
+    <t>MODALIDAD F: ANYTIME UNIVERSAL INTELLIGENCE</t>
+  </si>
+  <si>
+    <t>TIN2009-06078-E</t>
+  </si>
+  <si>
+    <t>DIAGEN: PLATAFORMA SOFTWARE PARA EL ANALISIS DE SECUENCIAS GENOMICAS</t>
+  </si>
+  <si>
+    <t>PAI-09-L5-6424</t>
+  </si>
+  <si>
+    <t>TSI-020301-2009-14</t>
+  </si>
+  <si>
+    <t>IMPIVA I+DT 2009</t>
+  </si>
+  <si>
+    <t>Pattern analysis, statistical modelling and computational learning 2 (PASCAL2)</t>
+  </si>
+  <si>
+    <t>Juan Císcar, Alfonso; Toselli ., Alejandro Héctor</t>
+  </si>
+  <si>
+    <t>European Commission (Seventh Framework Programme)</t>
+  </si>
+  <si>
+    <t>TIN2008-06622-C03-02</t>
+  </si>
+  <si>
+    <t>UNA PLATAFORMA PARA SISTEMAS MULTIAGENTE ABIERTOS</t>
+  </si>
+  <si>
+    <t>TIN2008-04446</t>
+  </si>
+  <si>
+    <t>PLANNING. EXECUTION AND LEARNING ARCHITECTURE</t>
+  </si>
+  <si>
+    <t>TIN2008-06701-C03-01</t>
+  </si>
+  <si>
+    <t>SISTEMAS BASADOS EN LA INTERACCION ORAL DINAMICAMENTE MEJORABLES Y ADAPTABLES A NUEVOS CONTEXTOS</t>
+  </si>
+  <si>
+    <t>TIN2008-06856-C05-02</t>
+  </si>
+  <si>
+    <t>DE LOS OBJETIVOS DE NEGOCIO A LOS SISTEMAS DE INFORMACION</t>
+  </si>
+  <si>
+    <t>HI2008-0190</t>
+  </si>
+  <si>
+    <t>TECNICAS AGILES PARA EL ANALISIS DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GV/2009/024</t>
+  </si>
+  <si>
+    <t>Villanueva, Alicia</t>
+  </si>
+  <si>
+    <t>METODOS DE DESARROLLO ORIENTADOS A LA CALIDAD DE LAS TECNOLOGIAS DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>PROMETEO/2009/015</t>
+  </si>
+  <si>
+    <t>ACOMP/2009/017</t>
+  </si>
+  <si>
+    <t>OSAMI- Commons Open Source Infrastructure Ambient Inteligence Commons</t>
+  </si>
+  <si>
+    <t>TSI-020400-2009-92</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DEL LENGUAJE APLICADAS AL MODELADO DE SISTEMAS DE INFORMACION</t>
+  </si>
+  <si>
+    <t>PAID-06-08-3294</t>
+  </si>
+  <si>
+    <t>Molina Marco, Antonio</t>
+  </si>
+  <si>
+    <t>TADS: TECNICAS AUTOMATICAS DE DEPURACION PARA EL SOFTWARE</t>
+  </si>
+  <si>
+    <t>PAID-06-08-3303</t>
+  </si>
+  <si>
+    <t>COLABORACION EN EL PROYECTO INTEGRA</t>
+  </si>
+  <si>
+    <t>CENIT2007 (2ª CONV)</t>
+  </si>
+  <si>
+    <t>BOEING RESEARCH AND TECHNOLOGY EUROPE S.L.</t>
+  </si>
+  <si>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: ADAPTACION BASADA EN APRENDIZAJE, MODELADO Y PLANIFICACION PARA TAREAS COMPLEJAS ORIENTADAS AL USUARIO</t>
+  </si>
+  <si>
+    <t>PAID-05-08-3759</t>
+  </si>
+  <si>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: CONSTRUCCION DE SERVICIOS SOFTWARE A PARTIR DE MODELOS</t>
+  </si>
+  <si>
+    <t>PAID-05-08-3822</t>
+  </si>
+  <si>
+    <t>AYUDA COFINANCIACION UPV PROYECTO: FORMS-UPV: METODOS FORMALES EN SISTEMAS SOFTWARE HETEROGENEOS</t>
+  </si>
+  <si>
+    <t>PAID-05-08-4013</t>
+  </si>
+  <si>
+    <t>AYUDA INNOVA PROS</t>
+  </si>
+  <si>
+    <t>PAI-07-2-02382</t>
+  </si>
+  <si>
+    <t>OSAMI- COMMONS OPEN SOURCE INFRASTRUCTURE AMBIENT INTELIGENCE COMMONS</t>
+  </si>
+  <si>
+    <t>TSI-020400-2008-114</t>
+  </si>
+  <si>
+    <t>IMPIVA I+DT 2008</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE TRES COMPONENTES PARA DISPOSITIVOS DE CAPTURA</t>
+  </si>
+  <si>
+    <t>HELIGRAFICS FOTOGRAMETRIA, S.L.</t>
+  </si>
+  <si>
+    <t>AYUDA UPV PROYECTO INTERDISCIPLINAR: DESARROLLO DE UNA METODOLOGIA PARA LA EVALUACION VIRTUAL DEL AJUSTE DE CASCOS Y GUANTES PARA PROTECCION INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>PAID-05-07-6206</t>
+  </si>
+  <si>
+    <t>Alcañiz Raya, Mariano Luis; Monserrat, Carlos</t>
+  </si>
+  <si>
+    <t>PRODUCCION INDUSTRIAL DE SOFTWARE EN AMBIENTES MDA</t>
+  </si>
+  <si>
+    <t>CARE TECHNOLOGIES, S.A.</t>
+  </si>
+  <si>
+    <t>ADVANCES ON AGREEMENT TECHNOLOGIES FOR COMPUTATIONAL ENTITIES</t>
+  </si>
+  <si>
+    <t>PROMETEO/2008/051</t>
+  </si>
+  <si>
+    <t>METODOS DE DESARROLLO DE SISTEMAS DE INTELIGENCIA AMBIENTAL (MEDINA)</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/019</t>
+  </si>
+  <si>
+    <t>Albert Albiol, Manuela</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA PLATAFORMA DE SISTEMAS MULTI-AGENTE ABIERTOS CON INTERFAZ PARA MULTIPLES DISPOSITIVOS Y USUARIOS (MUDOMAS)</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/070</t>
+  </si>
+  <si>
+    <t>Carrascosa Casamayor, Carlos</t>
+  </si>
+  <si>
+    <t>SAFECERT: VERIFICACION Y CERTIFICACION DE SOFTWARE SEGURO Y DE CALIDAD</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/113</t>
+  </si>
+  <si>
+    <t>SISTEMA RECOMENDADOR DE TURISMO EN LA CIUDAD DE VALENCIA VIA WEB</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/384</t>
+  </si>
+  <si>
+    <t>García García, Inmaculada</t>
+  </si>
+  <si>
+    <t>GESTION DE RUTAS ALTERNATIVAS MEDIANTE SISTEMAS MULTI-AGENTE/HOLONICOS PARA LA PLANIFICACION AUTOMATICA DEL TRAFICO RODADO</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/156</t>
+  </si>
+  <si>
+    <t>SISTEMAS CONCURRENTES DINAMICAMENTE RECONFIGURABLES</t>
+  </si>
+  <si>
+    <t>GVPRE/2008/001</t>
+  </si>
+  <si>
+    <t>Oliver Villarroya, Javier</t>
+  </si>
+  <si>
+    <t>GESTION AUTOMATICA DE TRAFICO RODADO EN ENTORNOS DISTRIBUIDOS MEDIANTE SISTEMAS MULTIAGENTES.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3191</t>
+  </si>
+  <si>
+    <t>ESTIMACION Y APLICACION DE MEDIDAS DE CONFIANZA EN RECONOCIMIENTO DE TEXTO MANUSCRITO Y TRADUCCION AUTOMATICA.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3285</t>
+  </si>
+  <si>
+    <t>TACPAS: TECNICAS AGILES DE CALIDAD PARA EL SOFTWARE.</t>
+  </si>
+  <si>
+    <t>PAID-06-07-3249</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UNA METODOLOGIA PARA LA EVALUACION VIRTUAL DEL AJUSTE DE CASCOS Y GUANTES PARA PROTECCION INDIVIDUAL.</t>
+  </si>
+  <si>
+    <t>DPI2007-66245-C02-01</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIONES DE SERVICIOS SOFTWARE A PARTIR DE MODELOS (SESAMO).</t>
+  </si>
+  <si>
+    <t>TIN2007-62894-AR07</t>
+  </si>
+  <si>
+    <t>TECHNOLOGICS-UPV</t>
+  </si>
+  <si>
+    <t>TIN2007-68093-C02-02</t>
+  </si>
+  <si>
+    <t>TECNOLOGIAS DEL ACUERDO</t>
+  </si>
+  <si>
+    <t>CSD2007-00022</t>
+  </si>
+  <si>
+    <t>ADAPTACION DE MODELOS DE LENGUAJE Y DE COMPRENSION PARA DIFERENTES DOMINIOS, ENTORNOS Y TIPOS DE USUARIO EN SISTEMAS DE DIALOGO</t>
+  </si>
+  <si>
+    <t>PAID-06-06-4681</t>
+  </si>
+  <si>
+    <t>SISTEMA DE GESTION DE RECURSOS ONLINE PARA AYUNTAMIENTOS MENORES DE 5000 HABITANTES</t>
+  </si>
+  <si>
+    <t>SOLLUTIA S.L.</t>
+  </si>
+  <si>
+    <t>SEGUIMIENTO DE FLOTAS EN TRAYECTORIAS PREDETERMINADAS SOBRE ESCENARIO DE CARTOGRAFIA DINAMICA 3D CON ACCESORIOS DE CONTROL Y CORRECCION DE RUMBO</t>
+  </si>
+  <si>
+    <t>INFOSISTEMES GRAFICS AVANÇATS, S.L.</t>
+  </si>
+  <si>
+    <t>PISCIS - Programa Integral de Soporte a la Competitividad de la Industria del software</t>
+  </si>
+  <si>
+    <t>FIT-340502-2007-17</t>
+  </si>
+  <si>
+    <t>Vos ., Tanja Ernestina</t>
+  </si>
+  <si>
+    <t>MITYC: Ministerio de Industria, Turismo y Comercio</t>
+  </si>
+  <si>
+    <t>EVOTEST: Evolutionary Testing for Complex Systems</t>
+  </si>
+  <si>
+    <t>ACOMP/2007/267</t>
+  </si>
+  <si>
+    <t>CEUC: Consellería de Empresa, Universidad y Ciencia</t>
+  </si>
+  <si>
+    <t>SISTEMA INTELIGENTE PARA LA NAVEGACION DE EMBARCACIONES A VELA</t>
+  </si>
+  <si>
+    <t>GV/2007/283</t>
+  </si>
+  <si>
+    <t>Soler Bayona, José Vicente</t>
+  </si>
+  <si>
+    <t>ATENEA, ARQUITECTURA, MIDDLEWARE Y HERRAMIENTAS</t>
+  </si>
+  <si>
+    <t>PROFIT 2007</t>
+  </si>
+  <si>
+    <t>ATENEA, ARQUITECTURA MIDDLEWARE Y HERRAMIENTAS</t>
+  </si>
+  <si>
+    <t>PAID-05-06-6702</t>
+  </si>
+  <si>
+    <t>SISTEMA BASADO EN DISPOSITIVOS MOVILES PARA LA ADQUSICION DE DATOS DE CONSUMO EN CONTADORES DE AGUAS</t>
+  </si>
+  <si>
+    <t>METODOS, TECNICAS Y HERRAMIENTAS PARA SISTEMAS MULTIAGENTE ABIERTOS</t>
+  </si>
+  <si>
+    <t>TIN2006-14630-C03-01</t>
+  </si>
+  <si>
+    <t>FP6-IST-33472</t>
+  </si>
+  <si>
+    <t>Comisión Europea (VIPM)</t>
+  </si>
+  <si>
+    <t>EVALUACION DE USABILIDAD EN ENTORNOS DE ARQUITECTURAS DIRIGIDAS POR MODELOS</t>
   </si>
   <si>
     <t>CONSTRUCCION DE COMPILADORES DE MODELOS</t>
   </si>
   <si>
-    <t>CARE TECHNOLOGIES, S.A.</t>
-[...104 lines deleted...]
-    <t>TSI-020301-2009-14</t>
+    <t>INNOVA 2005-R6 COLABORACION TECNOLOGICA DESAFIO ESPAÑOL</t>
+  </si>
+  <si>
+    <t>PAI-R6-05 468</t>
+  </si>
+  <si>
+    <t>MODULO PARA EL CALCULO DE POSIBLES RUTAS OPTIMAS EN UNA REGATA DE LA COPA DEL AMERICA</t>
+  </si>
+  <si>
+    <t>DESAFIO ESPAÑOL 2007, S.A.</t>
+  </si>
+  <si>
+    <t>REPRIS:RED PARA LA PROMOCION Y MEJORA DE LAS PRUEBAS EN INGENIERIA DEL SOFTWARE</t>
+  </si>
+  <si>
+    <t>TIN2005-24792-E/</t>
+  </si>
+  <si>
+    <t>Ministerio de Educación y Ciencia</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓN Y ESPECIALIZACIÓN de la RED pymERA: SUPERANDO LÍMITES (PYMERA)</t>
+  </si>
+  <si>
+    <t>PYMERA</t>
+  </si>
+  <si>
+    <t>REDIT</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE INFERENCIA GRAMATICAL A LA BIOINFORMATICA</t>
+  </si>
+  <si>
+    <t>GV06/068</t>
+  </si>
+  <si>
+    <t>López, Damián</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN MODELO DE INTEGRACION DE PLANIFICACION Y SCHEDULING PARA SU APLICACION A PROBLEMAS REALES</t>
+  </si>
+  <si>
+    <t>GV06/096</t>
+  </si>
+  <si>
+    <t>Garrido, Antonio</t>
+  </si>
+  <si>
+    <t>FAST: FORMAL TECHIQUES FOR APPLIED SOFTWARE TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>GV06/285</t>
+  </si>
+  <si>
+    <t>OMID: OPTIMIZACION DE MODELOS DE MINERIA DE DATOS</t>
+  </si>
+  <si>
+    <t>GV06/301</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE ORGANIZACIONES BASADAS EN AGENTES PARA LA GESTION INTELIGENTE DE ACTIVIDADES DE OCIO</t>
+  </si>
+  <si>
+    <t>GV06/315</t>
+  </si>
+  <si>
+    <t>FIT-340503-2006-5</t>
+  </si>
+  <si>
+    <t>METODOS FORMALES EN SISTEMAS SOFTWARE HETEROGENEOS</t>
+  </si>
+  <si>
+    <t>TIN2005-09207-C03-02</t>
+  </si>
+  <si>
+    <t>UNA PLATAFORMA DE SISTEMA MULTIAGENTE INTEGRADA EN LINUX</t>
+  </si>
+  <si>
+    <t>TIN2005-03395</t>
+  </si>
+  <si>
+    <t>ADAPTACION BASADA ENAPRENDIZAJE, MODELADO Y PLANIFICACION PARA TAREAS COMPLEJAS ORIENTADAS AL USUARIO</t>
+  </si>
+  <si>
+    <t>TIN2005-08945-C06-06</t>
+  </si>
+  <si>
+    <t>TECNICAS PARA EL APRENDIZAJE DE MODELOS ADAPTATIVOS (TAMAT)</t>
+  </si>
+  <si>
+    <t>PPI-06-05-5771</t>
+  </si>
+  <si>
+    <t>ADQUISICION Y PROCESADO DE DATOS CALORIMETRICOS MEDIANTE SISTEMA ROBOTIZADO INTELIGENTE</t>
+  </si>
+  <si>
+    <t>PPI-05-05-5657-02</t>
+  </si>
+  <si>
+    <t>IMPLANTACION DE TECNOLOGIAS DE SISTEMAS MULTIAGENTE</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA E ING.SISTEMAS Y SERV.AVANZ TELECOMUNIC, S.A.</t>
+  </si>
+  <si>
+    <t>PROGRAMACION GENERICA: HERRAMIENTAS, LENGUAJES Y ENTORNOS.</t>
+  </si>
+  <si>
+    <t>TIN2004-00231</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE PARA EL DESARROLLO DE SISTEMAS PERVASIVOS. EXPLORANDO NUEVAS VIAS EN LA INTERACCION HOMBRE-MAQUINA</t>
+  </si>
+  <si>
+    <t>COMPAS: DISEÑO Y VERIFICACIÓN COMPOSICIONAL DE SISTEMAS ABIERTOS Y BASADOS EN COMPONENTES</t>
+  </si>
+  <si>
+    <t>GV05/261</t>
+  </si>
+  <si>
+    <t>CONSELLERIA EMPRESA, UNIVERSIDAD Y CIENCIA</t>
+  </si>
+  <si>
+    <t>FIT-340001-2004-11</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA Y ENERGIA</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE Y DOMOTICA. ANALISIS E IMPLEMENTACION DE HOGARES DIGITALES.</t>
+  </si>
+  <si>
+    <t>AE05/013</t>
+  </si>
+  <si>
+    <t>GESTOR PARA METODOS DE PRODUCCION SOFTWARE. OO-METHOD</t>
+  </si>
+  <si>
+    <t>PAI04-04-5029</t>
+  </si>
+  <si>
+    <t>AYUDA DEL MEC PARA LA CONTRATACION DE PERSONAL TECNICO DE APOYO EN LA MODALIDAD DE TECNICOS DE PROYECTOS DE I+D (SIRIM)</t>
+  </si>
+  <si>
+    <t>PTA-2003-02-00243</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE E-SERVICIOS PARA LA NUEVA SOCIEDAD DIGITAL.</t>
+  </si>
+  <si>
+    <t>TIN2004-03534</t>
+  </si>
+  <si>
+    <t>ENTORNO VIRTUAL PARA LA SIMULACION DEL COMPORTAMIENTO DE DISEÑOS DE CALZADO.</t>
+  </si>
+  <si>
+    <t>DPI2004-06541-C02-01</t>
+  </si>
+  <si>
+    <t>IMPLEMENTACION Y APLICACION DE SISTEMAS MULTIAGENTE EN ENTORNOS INDUSTRIALES CON RESTRICCIONES TEMPORALES</t>
+  </si>
+  <si>
+    <t>PPI-05-04-5574</t>
+  </si>
+  <si>
+    <t>ENTORNO VIRTUAL PARA LA SIMULACION DEL COMPORTAMIENTO DE DISEÑOS DE CALZADO</t>
+  </si>
+  <si>
+    <t>PPI-05-04-5613</t>
+  </si>
+  <si>
+    <t>SISTEMAS MULTIAGENTE EN EMPRESAS POOL (SISMAPOOL)</t>
+  </si>
+  <si>
+    <t>Aplicación de una Metodología de Testeo de Software</t>
+  </si>
+  <si>
+    <t>IMPYGD-2005-35</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE INDUSTRIA, TURISMO Y COMERCIO</t>
+  </si>
+  <si>
+    <t>INVESTIGACION Y CONSTRUCCION DE UNA NUEVA PLATAFORMA PARA EL DESARROLLO DE APLICACIONES EN INTERNET</t>
+  </si>
+  <si>
+    <t>IMIDTD/2004/13</t>
+  </si>
+  <si>
+    <t>PLANIFICACION DE ENTORNOS TECNOLOGICOS, S.L.</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE MINERIA DE DATOS SOBRE SISTEMAS DE INFORMACION HOSPITALARIA. FASE DE INVESTIGACION</t>
+  </si>
+  <si>
+    <t>IMIDTD/2004/125</t>
+  </si>
+  <si>
+    <t>DIMENSION INFORMATICA, S.L.U.</t>
+  </si>
+  <si>
+    <t>GUERNICA</t>
+  </si>
+  <si>
+    <t>Fact/183/120</t>
+  </si>
+  <si>
+    <t>ISOCO</t>
+  </si>
+  <si>
+    <t>Diseño de una metodología de trabajo colaborativo para la producción de software fiable y de calidad en entornos Web</t>
+  </si>
+  <si>
+    <t>MITYC</t>
+  </si>
+  <si>
+    <t>A UNITY-based framework towards component based systems</t>
+  </si>
+  <si>
+    <t>Universidad de Utrecht</t>
+  </si>
+  <si>
+    <t>META-MIDAS (METODOS DE ACOMODADION PARA UNA MINERIA DE DATOS SINERGICA)</t>
+  </si>
+  <si>
+    <t>GV04A/389</t>
+  </si>
+  <si>
+    <t>GENERACION ONLINE DE RUTAS TURISTICAS EN LA COMUNIDAD VALENCIANA ADAPTADAS AL PERFIL DE USUARIO</t>
+  </si>
+  <si>
+    <t>GV04A/388</t>
+  </si>
+  <si>
+    <t>ANALISIS AUTOMATICO DE SISTEMAS DE TIEMPO REAL ESTANDAR</t>
+  </si>
+  <si>
+    <t>GV04A/472</t>
+  </si>
+  <si>
+    <t>Terrasa Barrena, Andrés Martín</t>
+  </si>
+  <si>
+    <t>ESPLAS: ESTANDARES PARA PLANIFICACION EN SISTEMAS DE TIEMPO REAL: EXTENSIONES A LOS SERVICIOS POSIX Y AL LENGUAJE ADA.</t>
+  </si>
+  <si>
+    <t>GV04B/513</t>
+  </si>
+  <si>
+    <t>MINERIA DE DATOS ESTRUCTURADOS BASADOS EN DISTANCIAS Y METRICAS</t>
+  </si>
+  <si>
+    <t>GV04B/477</t>
+  </si>
+  <si>
+    <t>INGENIERIA DEL SOFTWARE AVANZADA PARA LA SOCIEDAD DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>CARE TECHNOLOGIES, S.A.; CONSOFT, S.A.</t>
+  </si>
+  <si>
+    <t>SISTEMAS DE RECUPERACION DE INFORMACION: HERRAMIENTAS Y METODOS ESTOCASTICOS</t>
+  </si>
+  <si>
+    <t>TIC2003-07158-C04-03</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE CIENCIA Y TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE SISTEMAS MULTIAGENTE DE TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>TIC2003-07369-C02-01</t>
+  </si>
+  <si>
+    <t>EXPLORACIONES EN AUTOMATAS FINITOS BIOMOLECULARES</t>
+  </si>
+  <si>
+    <t>TIC2003-09319-C03-02</t>
+  </si>
+  <si>
+    <t>PRODUCCION AUTOMATICA DE APLICACIONES SOFTWARE A PARTIR DE MODELOS ORGANIZACIONES</t>
+  </si>
+  <si>
+    <t>DICAPS: Desarrollo e implantación de una metodología de calidad en la producción del software</t>
+  </si>
+  <si>
+    <t>IMPIVA</t>
+  </si>
+  <si>
+    <t>AgentCities.ES: Creación de un entorno innovador para la comunicación de agentes inteligentes</t>
+  </si>
+  <si>
+    <t>TIC2001-5108-E</t>
+  </si>
+  <si>
+    <t>Botti Navarro, Vicente Juan</t>
+  </si>
+  <si>
+    <t>Oficina de Ciencia y Tecnología</t>
+  </si>
+  <si>
+    <t>PUESTA EN MARCHA DE UNA LÍNEA DE SOFTWARE TESTING</t>
+  </si>
+  <si>
+    <t>IMIDIF/2003/07</t>
+  </si>
+  <si>
+    <t>A compositional theory based on temporary interference</t>
+  </si>
+  <si>
+    <t>ADVANCED OO-METHOD</t>
+  </si>
+  <si>
+    <t>CONSOFT, S.A.</t>
+  </si>
+  <si>
+    <t>Diseño e implantación de un proceso de testeo para todo el ciclo de vida del software</t>
+  </si>
+  <si>
+    <t>Dimensión Informática s.l.</t>
+  </si>
+  <si>
+    <t>SISTEMA ADAPTATIVO MULTI-AGENTE DE PLANIFICACION DEPENDIENTE DEL CONTEXTO</t>
+  </si>
+  <si>
+    <t>TIC2002-04146-C05-04</t>
+  </si>
+  <si>
+    <t>ARQUITECTURA DE SISTEMA MULTIAGENTE BASADA EN ARTIS</t>
+  </si>
+  <si>
+    <t>DPI2002-04434-C04-02</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA DECLARATIVA: APLICACION A LA RESOLUCION DE SISTEMAS LINEALES Y ANALISIS FORMAL DE REDES DE PETRI</t>
+  </si>
+  <si>
+    <t>PPI-05-02 2897-01</t>
+  </si>
+  <si>
+    <t>PLANIFICACION Y REPLANIFICACION DE ACTIVIDADES DE UN ROBOT MOVIL EN TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>PPI-05-02 2883-2</t>
+  </si>
+  <si>
+    <t>EXPERIMENTACION EN CASOS REALES DE 00-METHOD COMO METODO DE PRODUCCION DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>A general theory for UNITY</t>
+  </si>
+  <si>
+    <t>HERRAMIENTAS AVANZADAS PARA EL DESARROLLO DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>GV01-424</t>
+  </si>
+  <si>
+    <t>COMPUTATIONAL STRATEGIES IN DECLARATIVE PROGRAMMING</t>
+  </si>
+  <si>
+    <t>HU2001-0019</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE PRESIDENCIA</t>
+  </si>
+  <si>
+    <t>ENTORNO DE DESARROLLO DE SISTEMAS DE TIEMPO REAL CRITICO. APLICACION AL CONTROL Y MONITORIZACION DE UN REACTOR QUIMICO</t>
+  </si>
+  <si>
+    <t>CTIDIB/2002/61</t>
+  </si>
+  <si>
+    <t>TECNICAS DE FRAGMENTACION DE PROGRAMAS DECLARATIVOS MULTI-PARADIGMA</t>
+  </si>
+  <si>
+    <t>CTIDIA/2002/205</t>
+  </si>
+  <si>
+    <t>PRODUCCION AUTOMATIZADA DE APLICACIONES WEB</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN MODELO DEFORMABLE PARA LA CREACION DE ENTORNOS VIRTUALES PARA EL ENTRENAMIENTO EN CIRUGIAS MINIMAMENTE INVASIVAS</t>
+  </si>
+  <si>
+    <t>TIC2001-2711</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNICAS DE RECONOCIMIENTO DE FORMAS PARA EL ANALISIS MORFOLOGICO DEL PIE Y FABRICACION DEL CALZADO</t>
+  </si>
+  <si>
+    <t>DPI2001-0880-C02-02</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA SOFTWARE AVANZADA PARA LA INGENIERIA DEL SOFTWARE DE LA SOCIEDAD DE LA INFORMACION</t>
+  </si>
+  <si>
+    <t>TIC2001-3530-C02-01</t>
+  </si>
+  <si>
+    <t>DEMOSTRADORES DE MONITORIZACION Y CONTROL INTELIGENTE EN TERMINALES MARITIMAS</t>
+  </si>
+  <si>
+    <t>PAI02-01 7375</t>
+  </si>
+  <si>
+    <t>SISTEMA DE GESTION Y OPTIMIZACION DE STOCK PARA EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>European Network of Excellence in Artificial Intelligence planning</t>
+  </si>
+  <si>
+    <t>Onaindia De La Rivaherrera, Eva</t>
+  </si>
+  <si>
+    <t>European Commission Research Directorates</t>
+  </si>
+  <si>
+    <t>MODELIZACION DE SISTEMAS CONCURRENTES: LAS REDES RECONFIGURABLES Y LOS AUTOMATAS COOPERANTES</t>
+  </si>
+  <si>
+    <t>PPI-6-00 7176</t>
+  </si>
+  <si>
+    <t>PLANIFICACION DE TAREAS EN LA NAVEGACION AUTONOMA DE ROBOTS MOVILES</t>
+  </si>
+  <si>
+    <t>PPI-6-00 7137</t>
+  </si>
+  <si>
+    <t>DISEÑO DE SISTEMAS DE RECONOCIMIENTO DE ESCRITURA CONTINUA MANUSCRITA Y DE CLASIFICACION DE DOCUMENTOS MEDIANTE TECNICAS DE</t>
+  </si>
+  <si>
+    <t>TIC2000-1153</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN SISTEMA PARA LA INDUCCION DE PROGRAMAS LOGICO-FUNCIONALES: EL SISTEMA FLIP.</t>
+  </si>
+  <si>
+    <t>GV00-092-14</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD POLITECNICA DE VALENCIA; GENERALITAT VALENCIANA</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE CODIGO USANDO OO-METHOD</t>
+  </si>
+  <si>
+    <t>COMBICAT-DSIC</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE TECNOLOGIA QUIMICA</t>
+  </si>
+  <si>
+    <t>AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIG. CIENTIFICAS</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>MEC. DIRECCIÓN GENERAL DE ENSEÑANZA SUPERIOR E INVESTIGACIÓN CIENTÍFICA</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS DE SOFTWARE EN AMBIENTES ORIENTADOS A OBJETOS</t>
+  </si>
+  <si>
+    <t>1FD97-1102</t>
+  </si>
+  <si>
+    <t>MINISTERIO DE EDUCACION; MINISTERIO DE HACIENDA Y ADMINISTRACIONES PUBLICAS</t>
+  </si>
+  <si>
+    <t>OPTIMIZACION STOCK EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>1FD97-0887</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN ENTORNO DE EJECUCION PARA LA REAL</t>
+  </si>
+  <si>
+    <t>García Fornes, Ana María</t>
+  </si>
+  <si>
+    <t>CONSELLERIA DE CULTURA, EDUCACIÓN Y CIENCIA. D.G. DE ENSEÑANZAS UNIVERSITARIAS E INVESTIGACIÓN</t>
+  </si>
+  <si>
+    <t>Generación Automática de Sistemas Software en Ambientes Orientados a Objetos</t>
+  </si>
+  <si>
+    <t>FEDER</t>
+  </si>
+  <si>
+    <t>DESARROLLO DE UN ENTORNO DE EJECUCION PARA LA REALIZACION DE SISTEMAS DE TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>GV98-14-76</t>
+  </si>
+  <si>
+    <t>Desarrollo de un entorno de ejecución para la realización de sistemas de tiempo real estricto</t>
+  </si>
+  <si>
+    <t>Universidad Politécnica de Valencia</t>
+  </si>
+  <si>
+    <t>SISTEMAS INTELIGENTES EN TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>SISTEMA DE DIALOGO PARA HABLA ESPONTANEA EN UN DOMINIO SEMANTICO RESTRINGIDO</t>
+  </si>
+  <si>
+    <t>TIC98-0423-C06-02</t>
+  </si>
+  <si>
+    <t>ARTIS: HERRAMIENTA PARA EL DESARROLLO DE SISTEMAS INTELIGENTES EN TIEMPO REAL ESTRICTO</t>
+  </si>
+  <si>
+    <t>TAP98-0333-C03-01</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNOLOGIA CARE CON OO-METHOD</t>
+  </si>
+  <si>
+    <t>FARMASOFT INFORMATICA Y SERVICIOS, S.L.</t>
+  </si>
+  <si>
+    <t>APLICACION DE TECNOLOGIA CARE CON OO-METHOD A LA RESOLUCION DE CASOS PRACTICOS REALES</t>
+  </si>
+  <si>
+    <t>GESTION Y OPTIMIZACION DE STOCK PARA EMPRESAS POOL</t>
+  </si>
+  <si>
+    <t>LOGIFRUIT, S.L.</t>
+  </si>
+  <si>
+    <t>INGENIERIA DE REQUERIMIENTOS Y GENERACION AUTOMATICA DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>CONSELLERIA DE CULTURA, EDUCACION Y CIENCIA</t>
+  </si>
+  <si>
+    <t>GV97-TI-05-34</t>
+  </si>
+  <si>
+    <t>GENERACION AUTOMATICA DE SISTEMAS SOFTWARE EN AMBIENTES ORIENTADO A OBJETOS</t>
+  </si>
+  <si>
+    <t>ARTIS: SIST. INTELIGENTES TIEMPO REAL ROBOTS MOVIL</t>
+  </si>
+  <si>
+    <t>TAP97-1164-C03-01</t>
+  </si>
+  <si>
+    <t>IDEAS: INGENIERIA DE AMBIENTES SOFTWARE</t>
+  </si>
+  <si>
+    <t>Ramos Salavert, Isidro; Pastor López, Oscar</t>
+  </si>
+  <si>
+    <t>CITED</t>
+  </si>
+  <si>
+    <t>DISEÑO E IMPLEMENTACION DE UN ENTORNO ORIENTADO A OBJETOS PARA LA GENERACION AUTOMATICA DE PROTOTIPOS.</t>
   </si>
   <si>
     <t>Sistema de difusion vía Internet de profesionales y eventos involucrados en el campo del arte y las nuevas tecnologías en la Comunidad Valenciana</t>
   </si>
   <si>
     <t>60960190/239</t>
   </si>
   <si>
     <t>Ramírez Pérez, Pablo; Botti Navarro, Vicente Juan</t>
   </si>
   <si>
-    <t>Universidad Politécnica de Valencia</t>
-[...40 lines deleted...]
-  <si>
     <t>APLIC.TECN.ORIEN.OBJ.GENER.AUTM.PRO.SOFT</t>
   </si>
   <si>
+    <t>UPV</t>
+  </si>
+  <si>
+    <t>TRANSFORMACION DE BASES DE DATOS Y APLICACIONES DE OPEN ACCES A DBASE IV Y ASISTENCIA Y FORMACION EN EL ENTORNO DE LA INFORMATICA GRAFICA</t>
+  </si>
+  <si>
+    <t>CONSELLERIA D'OBRES PUBLIQUES, URBANISME I T.</t>
+  </si>
+  <si>
+    <t>ENTORNO DE SISTEMAS BASADOS EN EL CONOCIMIENTO DE TIEMPO REAL</t>
+  </si>
+  <si>
+    <t>TAP94-0511-C02-01</t>
+  </si>
+  <si>
+    <t>CICYT - 94</t>
+  </si>
+  <si>
     <t>ADMINTOOL: Desarrollo de una herramienta gráfica de administración para el sistema Unix Sun OS v.4.1x</t>
   </si>
   <si>
     <t>Proyecto IDEAS 60930983/72</t>
-  </si>
-[...2092 lines deleted...]
-    <t>European Commission Research Directorates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="5">
@@ -2439,7584 +2490,7722 @@
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F382"/>
+  <dimension ref="A1:F389"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
-    <col min="3" max="3" width="60" customWidth="1"/>
+    <col min="3" max="3" width="58" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="18">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
-      <c r="B2" s="3">
-        <v>101016442</v>
+      <c r="B2" t="s" s="3">
+        <v>7</v>
       </c>
       <c r="C2" t="s" s="3">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" s="4">
-        <v>45017</v>
+        <v>46266</v>
       </c>
       <c r="F2" s="4">
-        <v>45230</v>
+        <v>47726</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s" s="5">
         <v>9</v>
       </c>
-      <c r="B3" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="E3" s="6">
-        <v>40848</v>
+        <v>46266</v>
       </c>
       <c r="F3" s="6">
-        <v>41943</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="3">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>101136262</v>
+        <v>13</v>
+      </c>
+      <c r="B4" t="s" s="3">
+        <v>14</v>
       </c>
       <c r="C4" t="s" s="3">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s" s="3">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E4" s="4">
-        <v>45261</v>
+        <v>46266</v>
       </c>
       <c r="F4" s="4">
-        <v>46538</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="5">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5" t="s" s="5"/>
+        <v>17</v>
+      </c>
+      <c r="B5" t="s" s="5">
+        <v>18</v>
+      </c>
       <c r="C5" t="s" s="5">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="6">
-        <v>46113</v>
+        <v>46266</v>
       </c>
       <c r="F5" s="6">
-        <v>46173</v>
+        <v>47726</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s" s="3">
         <v>16</v>
       </c>
-      <c r="B6" t="s" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="E6" s="4">
-        <v>43983</v>
+        <v>46266</v>
       </c>
       <c r="F6" s="4">
-        <v>45808</v>
+        <v>47361</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s" s="5">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s" s="5">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E7" s="6">
-        <v>44531</v>
+        <v>46136</v>
       </c>
       <c r="F7" s="6">
-        <v>45443</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B8" t="s" s="3"/>
+        <v>27</v>
+      </c>
+      <c r="B8" t="s" s="3">
+        <v>28</v>
+      </c>
       <c r="C8" t="s" s="3">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s" s="3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="4">
-        <v>42675</v>
+        <v>46136</v>
       </c>
       <c r="F8" s="4">
-        <v>42886</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="5">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s" s="5"/>
       <c r="C9" t="s" s="5">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s" s="5">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E9" s="6">
-        <v>38868</v>
+        <v>46113</v>
       </c>
       <c r="F9" s="6">
-        <v>39599</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B10" t="s" s="3"/>
+        <v>33</v>
+      </c>
+      <c r="B10" t="s" s="3">
+        <v>34</v>
+      </c>
       <c r="C10" t="s" s="3">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s" s="3">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E10" s="4">
-        <v>45866</v>
+        <v>46023</v>
       </c>
       <c r="F10" s="4">
-        <v>46112</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="5">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B11" t="s" s="5"/>
+        <v>37</v>
+      </c>
+      <c r="B11" t="s" s="5">
+        <v>38</v>
+      </c>
       <c r="C11" t="s" s="5">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s" s="5">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E11" s="6">
-        <v>45707</v>
+        <v>46023</v>
       </c>
       <c r="F11" s="6">
-        <v>45747</v>
+        <v>46752</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="B12" s="3">
+        <v>101249800</v>
       </c>
       <c r="C12" t="s" s="3">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s" s="3">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="E12" s="4">
-        <v>44287</v>
+        <v>46023</v>
       </c>
       <c r="F12" s="4">
-        <v>45382</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="5">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B13" t="s" s="5"/>
+        <v>43</v>
+      </c>
+      <c r="B13" t="s" s="5">
+        <v>44</v>
+      </c>
       <c r="C13" t="s" s="5">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s" s="5">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E13" s="6">
-        <v>42461</v>
+        <v>46023</v>
       </c>
       <c r="F13" s="6">
-        <v>44651</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s" s="3">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s" s="3">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s" s="3">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E14" s="4">
-        <v>43466</v>
+        <v>46023</v>
       </c>
       <c r="F14" s="4">
-        <v>44286</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B15" t="s" s="5"/>
       <c r="C15" t="s" s="5">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s" s="5">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E15" s="6">
-        <v>41365</v>
+        <v>46023</v>
       </c>
       <c r="F15" s="6">
-        <v>42825</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s" s="3">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s" s="3">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s" s="3">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E16" s="4">
-        <v>40544</v>
+        <v>45992</v>
       </c>
       <c r="F16" s="4">
-        <v>42094</v>
+        <v>47087</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="5">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="B17" t="s" s="5"/>
       <c r="C17" t="s" s="5">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s" s="5">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E17" s="6">
-        <v>40652</v>
+        <v>45936</v>
       </c>
       <c r="F17" s="6">
-        <v>41364</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s" s="3">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s" s="3">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s" s="3">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="E18" s="4">
-        <v>40331</v>
+        <v>45931</v>
       </c>
       <c r="F18" s="4">
-        <v>41364</v>
+        <v>47026</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="5">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s" s="5">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s" s="5">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s" s="5">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E19" s="6">
-        <v>40331</v>
+        <v>45901</v>
       </c>
       <c r="F19" s="6">
-        <v>41364</v>
+        <v>46446</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s" s="3">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s" s="3">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s" s="3">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="E20" s="4">
-        <v>39762</v>
+        <v>45901</v>
       </c>
       <c r="F20" s="4">
-        <v>40999</v>
+        <v>46630</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="5">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B21" t="s" s="5">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C21" t="s" s="5">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s" s="5">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="E21" s="6">
-        <v>39814</v>
+        <v>45901</v>
       </c>
       <c r="F21" s="6">
-        <v>40633</v>
+        <v>46996</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr" s="3">
+      <c r="A22" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="B22" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="C22" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D22" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E22" s="4">
+        <v>45901</v>
+      </c>
+      <c r="F22" s="4">
+        <v>47361</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="5">
+        <v>68</v>
+      </c>
+      <c r="B23" t="s" s="5">
+        <v>69</v>
+      </c>
+      <c r="C23" t="s" s="5">
+        <v>70</v>
+      </c>
+      <c r="D23" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E23" s="6">
+        <v>45901</v>
+      </c>
+      <c r="F23" s="6">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="3">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s" s="3">
+        <v>72</v>
+      </c>
+      <c r="C24" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="D24" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E24" s="4">
+        <v>45901</v>
+      </c>
+      <c r="F24" s="4">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="5">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s" s="5"/>
+      <c r="C25" t="s" s="5">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="E25" s="6">
+        <v>45866</v>
+      </c>
+      <c r="F25" s="6">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="B26" s="3">
+        <v>101202228</v>
+      </c>
+      <c r="C26" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E26" s="4">
+        <v>45839</v>
+      </c>
+      <c r="F26" s="4">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="5">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s" s="5">
+        <v>81</v>
+      </c>
+      <c r="C27" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="D27" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E27" s="6">
+        <v>45839</v>
+      </c>
+      <c r="F27" s="6">
+        <v>46934</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="3">
+        <v>82</v>
+      </c>
+      <c r="B28" t="s" s="3">
+        <v>83</v>
+      </c>
+      <c r="C28" t="s" s="3">
+        <v>84</v>
+      </c>
+      <c r="D28" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E28" s="4">
+        <v>45839</v>
+      </c>
+      <c r="F28" s="4">
+        <v>46630</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="5">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s" s="5">
+        <v>86</v>
+      </c>
+      <c r="C29" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D29" t="s" s="5">
+        <v>87</v>
+      </c>
+      <c r="E29" s="6">
+        <v>45809</v>
+      </c>
+      <c r="F29" s="6">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="3">
+        <v>88</v>
+      </c>
+      <c r="B30" t="s" s="3"/>
+      <c r="C30" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s" s="3">
+        <v>89</v>
+      </c>
+      <c r="E30" s="4">
+        <v>45793</v>
+      </c>
+      <c r="F30" s="4">
+        <v>46889</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="5">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s" s="5">
+        <v>91</v>
+      </c>
+      <c r="C31" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D31" t="s" s="5">
+        <v>93</v>
+      </c>
+      <c r="E31" s="6">
+        <v>45776</v>
+      </c>
+      <c r="F31" s="6">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="3">
+        <v>94</v>
+      </c>
+      <c r="B32" t="s" s="3"/>
+      <c r="C32" t="s" s="3">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s" s="3">
+        <v>96</v>
+      </c>
+      <c r="E32" s="4">
+        <v>45709</v>
+      </c>
+      <c r="F32" s="4">
+        <v>46191</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="5">
+        <v>97</v>
+      </c>
+      <c r="B33" t="s" s="5"/>
+      <c r="C33" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D33" t="s" s="5">
+        <v>98</v>
+      </c>
+      <c r="E33" s="6">
+        <v>45707</v>
+      </c>
+      <c r="F33" s="6">
+        <v>45747</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="3">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s" s="3"/>
+      <c r="C34" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D34" t="s" s="3">
+        <v>100</v>
+      </c>
+      <c r="E34" s="4">
+        <v>45692</v>
+      </c>
+      <c r="F34" s="4">
+        <v>45873</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr" s="5">
+        <is>
+          <t>Desarrollo de una plataforma dermatológica basada en IA entrenada con parámetros 3D, multiespectrales y fisicoquímicos para la evaluación y seguimiento de patologías cutáneas y sus tratamientos</t>
+        </is>
+      </c>
+      <c r="B35" t="s" s="5"/>
+      <c r="C35" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D35" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E35" s="6">
+        <v>45679</v>
+      </c>
+      <c r="F35" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr" s="3">
+        <is>
+          <t>CONTRATO DE INVESTIGACION Y DESARROLLO ENTRE LA UNIVERSITAT POLITECNICA DE VALENCIA Y LA EMPRESA RENAULT ESPANA S.A. PARA ABORDAR RETOS Y SOLUCIONES DE IA Y MOVILIDAD</t>
+        </is>
+      </c>
+      <c r="B36" t="s" s="3"/>
+      <c r="C36" t="s" s="3">
+        <v>101</v>
+      </c>
+      <c r="D36" t="s" s="3">
+        <v>102</v>
+      </c>
+      <c r="E36" s="4">
+        <v>45667</v>
+      </c>
+      <c r="F36" s="4">
+        <v>46032</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="5">
+        <v>103</v>
+      </c>
+      <c r="B37" t="s" s="5">
+        <v>104</v>
+      </c>
+      <c r="C37" t="s" s="5">
+        <v>105</v>
+      </c>
+      <c r="D37" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E37" s="6">
+        <v>45658</v>
+      </c>
+      <c r="F37" s="6">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="3">
+        <v>106</v>
+      </c>
+      <c r="B38" t="s" s="3">
+        <v>104</v>
+      </c>
+      <c r="C38" t="s" s="3">
+        <v>107</v>
+      </c>
+      <c r="D38" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E38" s="4">
+        <v>45658</v>
+      </c>
+      <c r="F38" s="4">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="5">
+        <v>108</v>
+      </c>
+      <c r="B39" t="s" s="5">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s" s="5">
+        <v>110</v>
+      </c>
+      <c r="D39" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E39" s="6">
+        <v>45658</v>
+      </c>
+      <c r="F39" s="6">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="3">
+        <v>111</v>
+      </c>
+      <c r="B40" t="s" s="3">
+        <v>112</v>
+      </c>
+      <c r="C40" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="D40" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="E40" s="4">
+        <v>45658</v>
+      </c>
+      <c r="F40" s="4">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="5">
+        <v>113</v>
+      </c>
+      <c r="B41" t="s" s="5">
+        <v>114</v>
+      </c>
+      <c r="C41" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D41" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E41" s="6">
+        <v>45627</v>
+      </c>
+      <c r="F41" s="6">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="3">
+        <v>115</v>
+      </c>
+      <c r="B42" t="s" s="3">
+        <v>116</v>
+      </c>
+      <c r="C42" t="s" s="3">
+        <v>101</v>
+      </c>
+      <c r="D42" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E42" s="4">
+        <v>45614</v>
+      </c>
+      <c r="F42" s="4">
+        <v>47074</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="5">
+        <v>117</v>
+      </c>
+      <c r="B43" t="s" s="5">
+        <v>118</v>
+      </c>
+      <c r="C43" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D43" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E43" s="6">
+        <v>45614</v>
+      </c>
+      <c r="F43" s="6">
+        <v>47074</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr" s="3">
+        <is>
+          <t>Desarrollo de un Sistema Sostenible de Transporte Interurbano Adaptado a la Demanda Mediante Inteligencia Artificial y Optimización para Colectivos Vulnerables en la Comunitat Valenciana</t>
+        </is>
+      </c>
+      <c r="B44" t="s" s="3">
+        <v>119</v>
+      </c>
+      <c r="C44" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="D44" t="s" s="3">
+        <v>120</v>
+      </c>
+      <c r="E44" s="4">
+        <v>45536</v>
+      </c>
+      <c r="F44" s="4">
+        <v>45869</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="5">
+        <v>121</v>
+      </c>
+      <c r="B45" t="s" s="5">
+        <v>122</v>
+      </c>
+      <c r="C45" t="s" s="5">
+        <v>123</v>
+      </c>
+      <c r="D45" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E45" s="6">
+        <v>45536</v>
+      </c>
+      <c r="F45" s="6">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="3">
+        <v>124</v>
+      </c>
+      <c r="B46" t="s" s="3">
+        <v>125</v>
+      </c>
+      <c r="C46" t="s" s="3">
+        <v>126</v>
+      </c>
+      <c r="D46" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E46" s="4">
+        <v>45536</v>
+      </c>
+      <c r="F46" s="4">
+        <v>46996</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="5">
+        <v>127</v>
+      </c>
+      <c r="B47" t="s" s="5">
+        <v>128</v>
+      </c>
+      <c r="C47" t="s" s="5">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E47" s="6">
+        <v>45474</v>
+      </c>
+      <c r="F47" s="6">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="3">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s" s="3"/>
+      <c r="C48" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="D48" t="s" s="3">
+        <v>131</v>
+      </c>
+      <c r="E48" s="4">
+        <v>45474</v>
+      </c>
+      <c r="F48" s="4">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="5">
+        <v>132</v>
+      </c>
+      <c r="B49" t="s" s="5">
+        <v>133</v>
+      </c>
+      <c r="C49" t="s" s="5">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E49" s="6">
+        <v>45292</v>
+      </c>
+      <c r="F49" s="6">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr" s="3">
+        <is>
+          <t>DISEÑO DE UNA SALA DE LA CALMA: ELEMENTOS Y FUNCIONALIDADES INTERACTIVAS DE AMBIENTACIÓN SENSORIAL CONTROLADAS POR IA, PARA LA REGULACIÓN EMOCIONAL DE LA PERSONA, EN UNA UNIDAD DE SALUD MENTAL</t>
+        </is>
+      </c>
+      <c r="B50" t="s" s="3">
+        <v>135</v>
+      </c>
+      <c r="C50" t="s" s="3">
+        <v>57</v>
+      </c>
+      <c r="D50" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E50" s="4">
+        <v>45292</v>
+      </c>
+      <c r="F50" s="4">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="5">
+        <v>136</v>
+      </c>
+      <c r="B51" t="s" s="5">
+        <v>137</v>
+      </c>
+      <c r="C51" t="s" s="5">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E51" s="6">
+        <v>45292</v>
+      </c>
+      <c r="F51" s="6">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="3">
+        <v>138</v>
+      </c>
+      <c r="B52" t="s" s="3">
+        <v>139</v>
+      </c>
+      <c r="C52" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D52" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E52" s="4">
+        <v>45282</v>
+      </c>
+      <c r="F52" s="4">
+        <v>45799</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="5">
+        <v>140</v>
+      </c>
+      <c r="B53" s="5">
+        <v>101136262</v>
+      </c>
+      <c r="C53" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E53" s="6">
+        <v>45261</v>
+      </c>
+      <c r="F53" s="6">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="3">
+        <v>141</v>
+      </c>
+      <c r="B54" s="3">
+        <v>101129375</v>
+      </c>
+      <c r="C54" t="s" s="3">
+        <v>142</v>
+      </c>
+      <c r="D54" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E54" s="4">
+        <v>45261</v>
+      </c>
+      <c r="F54" s="4">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="5">
+        <v>143</v>
+      </c>
+      <c r="B55" t="s" s="5"/>
+      <c r="C55" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D55" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="E55" s="6">
+        <v>45253</v>
+      </c>
+      <c r="F55" s="6">
+        <v>45965</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="3">
+        <v>144</v>
+      </c>
+      <c r="B56" t="s" s="3">
+        <v>145</v>
+      </c>
+      <c r="C56" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D56" t="s" s="3">
+        <v>146</v>
+      </c>
+      <c r="E56" s="4">
+        <v>45243</v>
+      </c>
+      <c r="F56" s="4">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="5">
+        <v>147</v>
+      </c>
+      <c r="B57" s="5">
+        <v>101016442</v>
+      </c>
+      <c r="C57" t="s" s="5">
+        <v>148</v>
+      </c>
+      <c r="D57" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E57" s="6">
+        <v>45017</v>
+      </c>
+      <c r="F57" s="6">
+        <v>45230</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="3">
+        <v>149</v>
+      </c>
+      <c r="B58" t="s" s="3"/>
+      <c r="C58" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D58" t="s" s="3">
+        <v>150</v>
+      </c>
+      <c r="E58" s="4">
+        <v>45005</v>
+      </c>
+      <c r="F58" s="4">
+        <v>45005</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="5">
+        <v>151</v>
+      </c>
+      <c r="B59" t="s" s="5"/>
+      <c r="C59" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D59" t="s" s="5">
+        <v>150</v>
+      </c>
+      <c r="E59" s="6">
+        <v>45005</v>
+      </c>
+      <c r="F59" s="6">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="3">
+        <v>152</v>
+      </c>
+      <c r="B60" t="s" s="3">
+        <v>153</v>
+      </c>
+      <c r="C60" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D60" t="s" s="3">
+        <v>87</v>
+      </c>
+      <c r="E60" s="4">
+        <v>44994</v>
+      </c>
+      <c r="F60" s="4">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="5">
+        <v>154</v>
+      </c>
+      <c r="B61" s="5">
+        <v>101094872</v>
+      </c>
+      <c r="C61" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D61" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E61" s="6">
+        <v>44986</v>
+      </c>
+      <c r="F61" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="3">
+        <v>155</v>
+      </c>
+      <c r="B62" t="s" s="3"/>
+      <c r="C62" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D62" t="s" s="3">
+        <v>156</v>
+      </c>
+      <c r="E62" s="4">
+        <v>44984</v>
+      </c>
+      <c r="F62" s="4">
+        <v>45439</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="5">
+        <v>157</v>
+      </c>
+      <c r="B63" t="s" s="5"/>
+      <c r="C63" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D63" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="E63" s="6">
+        <v>44956</v>
+      </c>
+      <c r="F63" s="6">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="3">
+        <v>158</v>
+      </c>
+      <c r="B64" t="s" s="3"/>
+      <c r="C64" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D64" t="s" s="3">
+        <v>160</v>
+      </c>
+      <c r="E64" s="4">
+        <v>44939</v>
+      </c>
+      <c r="F64" s="4">
+        <v>45670</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s" s="5">
+        <v>161</v>
+      </c>
+      <c r="B65" t="s" s="5">
+        <v>162</v>
+      </c>
+      <c r="C65" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D65" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="E65" s="6">
+        <v>44927</v>
+      </c>
+      <c r="F65" s="6">
+        <v>45603</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="3">
+        <v>165</v>
+      </c>
+      <c r="B66" t="s" s="3">
+        <v>166</v>
+      </c>
+      <c r="C66" t="s" s="3">
+        <v>167</v>
+      </c>
+      <c r="D66" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E66" s="4">
+        <v>44927</v>
+      </c>
+      <c r="F66" s="4">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="5">
+        <v>168</v>
+      </c>
+      <c r="B67" s="5">
+        <v>101100728</v>
+      </c>
+      <c r="C67" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s" s="5">
+        <v>169</v>
+      </c>
+      <c r="E67" s="6">
+        <v>44927</v>
+      </c>
+      <c r="F67" s="6">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="3">
+        <v>170</v>
+      </c>
+      <c r="B68" t="s" s="3">
+        <v>171</v>
+      </c>
+      <c r="C68" t="s" s="3">
+        <v>172</v>
+      </c>
+      <c r="D68" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E68" s="4">
+        <v>44927</v>
+      </c>
+      <c r="F68" s="4">
+        <v>45853</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s" s="5">
+        <v>173</v>
+      </c>
+      <c r="B69" t="s" s="5">
+        <v>174</v>
+      </c>
+      <c r="C69" t="s" s="5">
+        <v>175</v>
+      </c>
+      <c r="D69" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E69" s="6">
+        <v>44927</v>
+      </c>
+      <c r="F69" s="6">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="3">
+        <v>176</v>
+      </c>
+      <c r="B70" t="s" s="3">
+        <v>177</v>
+      </c>
+      <c r="C70" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D70" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E70" s="4">
+        <v>44900</v>
+      </c>
+      <c r="F70" s="4">
+        <v>45205</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="5">
+        <v>178</v>
+      </c>
+      <c r="B71" t="s" s="5">
+        <v>179</v>
+      </c>
+      <c r="C71" t="s" s="5">
+        <v>129</v>
+      </c>
+      <c r="D71" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="E71" s="6">
+        <v>44896</v>
+      </c>
+      <c r="F71" s="6">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="3">
+        <v>180</v>
+      </c>
+      <c r="B72" t="s" s="3">
+        <v>181</v>
+      </c>
+      <c r="C72" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D72" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E72" s="4">
+        <v>44896</v>
+      </c>
+      <c r="F72" s="4">
+        <v>45930</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr" s="5">
+        <is>
+          <t>Simulador de flotas urbanas para la predicción de los costes y beneficios de la aplicación de soluciones que fomenten la movilidad activa y el transporte urbano sostenible</t>
+        </is>
+      </c>
+      <c r="B73" t="s" s="5">
+        <v>182</v>
+      </c>
+      <c r="C73" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="D73" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E73" s="6">
+        <v>44896</v>
+      </c>
+      <c r="F73" s="6">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s" s="3">
+        <v>183</v>
+      </c>
+      <c r="B74" t="s" s="3">
+        <v>184</v>
+      </c>
+      <c r="C74" t="s" s="3">
+        <v>185</v>
+      </c>
+      <c r="D74" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E74" s="4">
+        <v>44896</v>
+      </c>
+      <c r="F74" s="4">
+        <v>45626</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="5">
+        <v>186</v>
+      </c>
+      <c r="B75" t="s" s="5"/>
+      <c r="C75" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D75" t="s" s="5">
+        <v>187</v>
+      </c>
+      <c r="E75" s="6">
+        <v>44888</v>
+      </c>
+      <c r="F75" s="6">
+        <v>45558</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s" s="3">
+        <v>188</v>
+      </c>
+      <c r="B76" t="s" s="3">
+        <v>189</v>
+      </c>
+      <c r="C76" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D76" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E76" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F76" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="5">
+        <v>190</v>
+      </c>
+      <c r="B77" t="s" s="5">
+        <v>191</v>
+      </c>
+      <c r="C77" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="D77" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E77" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F77" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="3">
+        <v>192</v>
+      </c>
+      <c r="B78" t="s" s="3">
+        <v>193</v>
+      </c>
+      <c r="C78" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="D78" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E78" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F78" s="4">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="5">
+        <v>194</v>
+      </c>
+      <c r="B79" t="s" s="5">
+        <v>195</v>
+      </c>
+      <c r="C79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D79" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E79" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F79" s="6">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="3">
+        <v>196</v>
+      </c>
+      <c r="B80" t="s" s="3">
+        <v>197</v>
+      </c>
+      <c r="C80" t="s" s="3">
+        <v>185</v>
+      </c>
+      <c r="D80" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E80" s="4">
+        <v>44805</v>
+      </c>
+      <c r="F80" s="4">
+        <v>45900</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="5">
+        <v>198</v>
+      </c>
+      <c r="B81" t="s" s="5">
+        <v>199</v>
+      </c>
+      <c r="C81" t="s" s="5">
+        <v>200</v>
+      </c>
+      <c r="D81" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E81" s="6">
+        <v>44805</v>
+      </c>
+      <c r="F81" s="6">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="3">
+        <v>201</v>
+      </c>
+      <c r="B82" t="s" s="3">
+        <v>202</v>
+      </c>
+      <c r="C82" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="E82" s="4">
+        <v>44687</v>
+      </c>
+      <c r="F82" s="4">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="5">
+        <v>203</v>
+      </c>
+      <c r="B83" t="s" s="5">
+        <v>204</v>
+      </c>
+      <c r="C83" t="s" s="5">
+        <v>142</v>
+      </c>
+      <c r="D83" t="s" s="5">
+        <v>205</v>
+      </c>
+      <c r="E83" s="6">
+        <v>44686</v>
+      </c>
+      <c r="F83" s="6">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr" s="3">
+        <is>
+          <t>SERVICIO DE I+D PARA DOTAR DE IA UNA INTERFAZ BIDIRECCIONAL DE INTERCAMBIO DIRECTO DE INFORMACION PACIENTE/SISTEMA SANITARIO + SISTEMA ANALITICO PREDICTIVO DE SOPORTE PROFESIONAL MAS SU PLATAFORMA EN BASE DPARA USO CLINICO Y EN INVESTIGACION</t>
+        </is>
+      </c>
+      <c r="B84" t="s" s="3"/>
+      <c r="C84" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D84" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="E84" s="4">
+        <v>44670</v>
+      </c>
+      <c r="F84" s="4">
+        <v>44838</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="5">
+        <v>206</v>
+      </c>
+      <c r="B85" t="s" s="5"/>
+      <c r="C85" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s" s="5">
+        <v>89</v>
+      </c>
+      <c r="E85" s="6">
+        <v>44628</v>
+      </c>
+      <c r="F85" s="6">
+        <v>45724</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="3">
+        <v>207</v>
+      </c>
+      <c r="B86" t="s" s="3">
+        <v>208</v>
+      </c>
+      <c r="C86" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="D86" t="s" s="3">
+        <v>98</v>
+      </c>
+      <c r="E86" s="4">
+        <v>44595</v>
+      </c>
+      <c r="F86" s="4">
+        <v>44650</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="5">
+        <v>209</v>
+      </c>
+      <c r="B87" t="s" s="5">
+        <v>210</v>
+      </c>
+      <c r="C87" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="D87" t="s" s="5">
+        <v>211</v>
+      </c>
+      <c r="E87" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F87" s="6">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="3">
+        <v>212</v>
+      </c>
+      <c r="B88" t="s" s="3">
+        <v>213</v>
+      </c>
+      <c r="C88" t="s" s="3">
+        <v>29</v>
+      </c>
+      <c r="D88" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E88" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F88" s="4">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="5">
+        <v>214</v>
+      </c>
+      <c r="B89" t="s" s="5">
+        <v>215</v>
+      </c>
+      <c r="C89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E89" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F89" s="6">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr" s="3">
+        <is>
+          <t>DESARROLLO DE UN SISTEMA DE INFORMACIÓN INTELIGENTE PARA UNA GESTIÓN DE DATOS ADAPTADA A LOS CRITERIOS DE CALIDAD, SEGURIDAD Y EFICACIA PARA UNA MEDICINA NUCLEAR DE PRECISIÓN ORIENTADA A LAS NECESIDADES DE LOS PACIENTES</t>
+        </is>
+      </c>
+      <c r="B90" t="s" s="3">
+        <v>216</v>
+      </c>
+      <c r="C90" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D90" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E90" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F90" s="4">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="5">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s" s="5">
+        <v>218</v>
+      </c>
+      <c r="C91" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="D91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E91" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F91" s="6">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="3">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s" s="3">
+        <v>220</v>
+      </c>
+      <c r="C92" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="D92" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="E92" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F92" s="4">
+        <v>44562</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="5">
+        <v>221</v>
+      </c>
+      <c r="B93" t="s" s="5">
+        <v>222</v>
+      </c>
+      <c r="C93" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D93" t="s" s="5">
+        <v>26</v>
+      </c>
+      <c r="E93" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F93" s="6">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="3">
+        <v>223</v>
+      </c>
+      <c r="B94" t="s" s="3">
+        <v>224</v>
+      </c>
+      <c r="C94" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D94" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E94" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F94" s="4">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="5">
+        <v>225</v>
+      </c>
+      <c r="B95" t="s" s="5">
+        <v>226</v>
+      </c>
+      <c r="C95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D95" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E95" s="6">
+        <v>44562</v>
+      </c>
+      <c r="F95" s="6">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="3">
+        <v>227</v>
+      </c>
+      <c r="B96" t="s" s="3">
+        <v>228</v>
+      </c>
+      <c r="C96" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D96" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E96" s="4">
+        <v>44562</v>
+      </c>
+      <c r="F96" s="4">
+        <v>45657</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="5">
+        <v>230</v>
+      </c>
+      <c r="B97" t="s" s="5"/>
+      <c r="C97" t="s" s="5">
+        <v>29</v>
+      </c>
+      <c r="D97" t="s" s="5">
+        <v>231</v>
+      </c>
+      <c r="E97" s="6">
+        <v>44557</v>
+      </c>
+      <c r="F97" s="6">
+        <v>44831</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="3">
+        <v>232</v>
+      </c>
+      <c r="B98" t="s" s="3">
+        <v>233</v>
+      </c>
+      <c r="C98" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D98" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E98" s="4">
+        <v>44531</v>
+      </c>
+      <c r="F98" s="4">
+        <v>45443</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="5">
+        <v>234</v>
+      </c>
+      <c r="B99" t="s" s="5">
+        <v>235</v>
+      </c>
+      <c r="C99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D99" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E99" s="6">
+        <v>44531</v>
+      </c>
+      <c r="F99" s="6">
+        <v>45260</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="3">
+        <v>236</v>
+      </c>
+      <c r="B100" t="s" s="3">
+        <v>237</v>
+      </c>
+      <c r="C100" t="s" s="3">
+        <v>101</v>
+      </c>
+      <c r="D100" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="E100" s="4">
+        <v>44473</v>
+      </c>
+      <c r="F100" s="4">
+        <v>45141</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="5">
+        <v>238</v>
+      </c>
+      <c r="B101" t="s" s="5">
+        <v>239</v>
+      </c>
+      <c r="C101" t="s" s="5">
+        <v>200</v>
+      </c>
+      <c r="D101" t="s" s="5">
+        <v>26</v>
+      </c>
+      <c r="E101" s="6">
+        <v>44470</v>
+      </c>
+      <c r="F101" s="6">
+        <v>45199</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="3">
+        <v>240</v>
+      </c>
+      <c r="B102" t="s" s="3">
+        <v>241</v>
+      </c>
+      <c r="C102" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D102" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E102" s="4">
+        <v>44470</v>
+      </c>
+      <c r="F102" s="4">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="B103" t="s" s="5"/>
+      <c r="C103" t="s" s="5">
+        <v>243</v>
+      </c>
+      <c r="D103" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="E103" s="6">
+        <v>44440</v>
+      </c>
+      <c r="F103" s="6">
+        <v>44986</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="3">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s" s="3">
+        <v>246</v>
+      </c>
+      <c r="C104" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D104" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E104" s="4">
+        <v>44440</v>
+      </c>
+      <c r="F104" s="4">
+        <v>45535</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="5">
+        <v>248</v>
+      </c>
+      <c r="B105" t="s" s="5">
+        <v>249</v>
+      </c>
+      <c r="C105" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D105" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="E105" s="6">
+        <v>44404</v>
+      </c>
+      <c r="F105" s="6">
+        <v>45499</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="3">
+        <v>250</v>
+      </c>
+      <c r="B106" t="s" s="3">
+        <v>251</v>
+      </c>
+      <c r="C106" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D106" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E106" s="4">
+        <v>44287</v>
+      </c>
+      <c r="F106" s="4">
+        <v>45382</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="5">
+        <v>252</v>
+      </c>
+      <c r="B107" t="s" s="5">
+        <v>253</v>
+      </c>
+      <c r="C107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D107" t="s" s="5">
+        <v>26</v>
+      </c>
+      <c r="E107" s="6">
+        <v>44256</v>
+      </c>
+      <c r="F107" s="6">
+        <v>45199</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="3">
+        <v>254</v>
+      </c>
+      <c r="B108" t="s" s="3"/>
+      <c r="C108" t="s" s="3">
+        <v>255</v>
+      </c>
+      <c r="D108" t="s" s="3">
+        <v>256</v>
+      </c>
+      <c r="E108" s="4">
+        <v>44200</v>
+      </c>
+      <c r="F108" s="4">
+        <v>44200</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="5">
+        <v>254</v>
+      </c>
+      <c r="B109" t="s" s="5"/>
+      <c r="C109" t="s" s="5">
+        <v>134</v>
+      </c>
+      <c r="D109" t="s" s="5">
+        <v>256</v>
+      </c>
+      <c r="E109" s="6">
+        <v>44200</v>
+      </c>
+      <c r="F109" s="6">
+        <v>44534</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="3">
+        <v>257</v>
+      </c>
+      <c r="B110" t="s" s="3">
+        <v>258</v>
+      </c>
+      <c r="C110" t="s" s="3">
+        <v>259</v>
+      </c>
+      <c r="D110" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E110" s="4">
+        <v>44197</v>
+      </c>
+      <c r="F110" s="4">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="5">
+        <v>260</v>
+      </c>
+      <c r="B111" s="5">
+        <v>952215</v>
+      </c>
+      <c r="C111" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D111" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E111" s="6">
+        <v>44075</v>
+      </c>
+      <c r="F111" s="6">
+        <v>45535</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="3">
+        <v>261</v>
+      </c>
+      <c r="B112" t="s" s="3">
+        <v>262</v>
+      </c>
+      <c r="C112" t="s" s="3">
+        <v>110</v>
+      </c>
+      <c r="D112" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E112" s="4">
+        <v>43983</v>
+      </c>
+      <c r="F112" s="4">
+        <v>45808</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="5">
+        <v>263</v>
+      </c>
+      <c r="B113" t="s" s="5">
+        <v>264</v>
+      </c>
+      <c r="C113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D113" t="s" s="5">
+        <v>26</v>
+      </c>
+      <c r="E113" s="6">
+        <v>43875</v>
+      </c>
+      <c r="F113" s="6">
+        <v>44041</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="B114" s="3">
+        <v>856716</v>
+      </c>
+      <c r="C114" t="s" s="3">
+        <v>266</v>
+      </c>
+      <c r="D114" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E114" s="4">
+        <v>43739</v>
+      </c>
+      <c r="F114" s="4">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="5">
+        <v>267</v>
+      </c>
+      <c r="B115" s="5">
+        <v>824231</v>
+      </c>
+      <c r="C115" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="D115" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E115" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F115" s="6">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="3">
+        <v>268</v>
+      </c>
+      <c r="B116" t="s" s="3">
+        <v>269</v>
+      </c>
+      <c r="C116" t="s" s="3">
+        <v>270</v>
+      </c>
+      <c r="D116" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E116" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F116" s="4">
+        <v>43830</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="5">
+        <v>271</v>
+      </c>
+      <c r="B117" t="s" s="5">
+        <v>272</v>
+      </c>
+      <c r="C117" t="s" s="5">
+        <v>62</v>
+      </c>
+      <c r="D117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E117" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F117" s="6">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="3">
+        <v>273</v>
+      </c>
+      <c r="B118" t="s" s="3">
+        <v>274</v>
+      </c>
+      <c r="C118" t="s" s="3">
+        <v>275</v>
+      </c>
+      <c r="D118" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E118" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F118" s="4">
+        <v>43890</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="5">
+        <v>276</v>
+      </c>
+      <c r="B119" t="s" s="5">
+        <v>277</v>
+      </c>
+      <c r="C119" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D119" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E119" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F119" s="6">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="3">
+        <v>278</v>
+      </c>
+      <c r="B120" t="s" s="3">
+        <v>279</v>
+      </c>
+      <c r="C120" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="D120" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E120" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F120" s="4">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="5">
+        <v>280</v>
+      </c>
+      <c r="B121" t="s" s="5">
+        <v>281</v>
+      </c>
+      <c r="C121" t="s" s="5">
+        <v>185</v>
+      </c>
+      <c r="D121" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E121" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F121" s="6">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="3">
+        <v>282</v>
+      </c>
+      <c r="B122" t="s" s="3">
+        <v>283</v>
+      </c>
+      <c r="C122" t="s" s="3">
+        <v>284</v>
+      </c>
+      <c r="D122" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E122" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F122" s="4">
+        <v>43830</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="5">
+        <v>285</v>
+      </c>
+      <c r="B123" t="s" s="5">
+        <v>286</v>
+      </c>
+      <c r="C123" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="D123" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E123" s="6">
+        <v>43466</v>
+      </c>
+      <c r="F123" s="6">
+        <v>44926</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="3">
+        <v>287</v>
+      </c>
+      <c r="B124" t="s" s="3">
+        <v>288</v>
+      </c>
+      <c r="C124" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D124" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E124" s="4">
+        <v>43466</v>
+      </c>
+      <c r="F124" s="4">
+        <v>44286</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="5">
+        <v>289</v>
+      </c>
+      <c r="B125" t="s" s="5">
+        <v>290</v>
+      </c>
+      <c r="C125" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D125" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E125" s="6">
+        <v>43448</v>
+      </c>
+      <c r="F125" s="6">
+        <v>44469</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="3">
+        <v>291</v>
+      </c>
+      <c r="B126" t="s" s="3">
+        <v>292</v>
+      </c>
+      <c r="C126" t="s" s="3">
+        <v>259</v>
+      </c>
+      <c r="D126" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E126" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F126" s="4">
+        <v>44197</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="5">
+        <v>293</v>
+      </c>
+      <c r="B127" t="s" s="5">
+        <v>294</v>
+      </c>
+      <c r="C127" t="s" s="5">
+        <v>200</v>
+      </c>
+      <c r="D127" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E127" s="6">
+        <v>43101</v>
+      </c>
+      <c r="F127" s="6">
+        <v>44834</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="3">
+        <v>295</v>
+      </c>
+      <c r="B128" t="s" s="3">
+        <v>296</v>
+      </c>
+      <c r="C128" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D128" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E128" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F128" s="4">
+        <v>44469</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="5">
+        <v>297</v>
+      </c>
+      <c r="B129" t="s" s="5">
+        <v>298</v>
+      </c>
+      <c r="C129" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D129" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E129" s="6">
+        <v>43101</v>
+      </c>
+      <c r="F129" s="6">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="3">
+        <v>299</v>
+      </c>
+      <c r="B130" t="s" s="3">
+        <v>300</v>
+      </c>
+      <c r="C130" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D130" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E130" s="4">
+        <v>43101</v>
+      </c>
+      <c r="F130" s="4">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="5">
+        <v>301</v>
+      </c>
+      <c r="B131" t="s" s="5">
+        <v>302</v>
+      </c>
+      <c r="C131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D131" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E131" s="6">
+        <v>43101</v>
+      </c>
+      <c r="F131" s="6">
+        <v>44561</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="3">
+        <v>303</v>
+      </c>
+      <c r="B132" t="s" s="3">
+        <v>304</v>
+      </c>
+      <c r="C132" t="s" s="3">
+        <v>110</v>
+      </c>
+      <c r="D132" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="E132" s="4">
+        <v>43080</v>
+      </c>
+      <c r="F132" s="4">
+        <v>44194</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="5">
+        <v>305</v>
+      </c>
+      <c r="B133" t="s" s="5"/>
+      <c r="C133" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s" s="5">
+        <v>306</v>
+      </c>
+      <c r="E133" s="6">
+        <v>43062</v>
+      </c>
+      <c r="F133" s="6">
+        <v>43677</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="3">
+        <v>307</v>
+      </c>
+      <c r="B134" t="s" s="3"/>
+      <c r="C134" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="D134" t="s" s="3">
+        <v>308</v>
+      </c>
+      <c r="E134" s="4">
+        <v>43059</v>
+      </c>
+      <c r="F134" s="4">
+        <v>43554</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="5">
+        <v>309</v>
+      </c>
+      <c r="B135" t="s" s="5">
+        <v>310</v>
+      </c>
+      <c r="C135" t="s" s="5">
+        <v>175</v>
+      </c>
+      <c r="D135" t="s" s="5">
+        <v>311</v>
+      </c>
+      <c r="E135" s="6">
+        <v>42993</v>
+      </c>
+      <c r="F135" s="6">
+        <v>43418</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="3">
+        <v>312</v>
+      </c>
+      <c r="B136" s="3">
+        <v>761758</v>
+      </c>
+      <c r="C136" t="s" s="3">
+        <v>255</v>
+      </c>
+      <c r="D136" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E136" s="4">
+        <v>42979</v>
+      </c>
+      <c r="F136" s="4">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="5">
+        <v>313</v>
+      </c>
+      <c r="B137" t="s" s="5">
+        <v>314</v>
+      </c>
+      <c r="C137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D137" t="s" s="5">
+        <v>311</v>
+      </c>
+      <c r="E137" s="6">
+        <v>42917</v>
+      </c>
+      <c r="F137" s="6">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="3">
+        <v>315</v>
+      </c>
+      <c r="B138" t="s" s="3"/>
+      <c r="C138" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D138" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E138" s="4">
+        <v>42736</v>
+      </c>
+      <c r="F138" s="4">
+        <v>43146</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="5">
+        <v>316</v>
+      </c>
+      <c r="B139" t="s" s="5">
+        <v>317</v>
+      </c>
+      <c r="C139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D139" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="E139" s="6">
+        <v>42734</v>
+      </c>
+      <c r="F139" s="6">
+        <v>44376</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="3">
+        <v>318</v>
+      </c>
+      <c r="B140" t="s" s="3"/>
+      <c r="C140" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D140" t="s" s="3">
+        <v>319</v>
+      </c>
+      <c r="E140" s="4">
+        <v>42675</v>
+      </c>
+      <c r="F140" s="4">
+        <v>42886</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="5">
+        <v>320</v>
+      </c>
+      <c r="B141" t="s" s="5"/>
+      <c r="C141" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D141" t="s" s="5">
+        <v>89</v>
+      </c>
+      <c r="E141" s="6">
+        <v>42461</v>
+      </c>
+      <c r="F141" s="6">
+        <v>44651</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="3">
+        <v>321</v>
+      </c>
+      <c r="B142" s="3">
+        <v>688095</v>
+      </c>
+      <c r="C142" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D142" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E142" s="4">
+        <v>42370</v>
+      </c>
+      <c r="F142" s="4">
+        <v>43465</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="5">
+        <v>322</v>
+      </c>
+      <c r="B143" t="s" s="5">
+        <v>323</v>
+      </c>
+      <c r="C143" t="s" s="5">
+        <v>324</v>
+      </c>
+      <c r="D143" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E143" s="6">
+        <v>42370</v>
+      </c>
+      <c r="F143" s="6">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="3">
+        <v>326</v>
+      </c>
+      <c r="B144" t="s" s="3">
+        <v>327</v>
+      </c>
+      <c r="C144" t="s" s="3">
+        <v>41</v>
+      </c>
+      <c r="D144" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E144" s="4">
+        <v>42370</v>
+      </c>
+      <c r="F144" s="4">
+        <v>44196</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="5">
+        <v>328</v>
+      </c>
+      <c r="B145" t="s" s="5">
+        <v>329</v>
+      </c>
+      <c r="C145" t="s" s="5">
+        <v>185</v>
+      </c>
+      <c r="D145" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E145" s="6">
+        <v>42370</v>
+      </c>
+      <c r="F145" s="6">
+        <v>43465</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="3">
+        <v>330</v>
+      </c>
+      <c r="B146" t="s" s="3">
+        <v>331</v>
+      </c>
+      <c r="C146" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="D146" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E146" s="4">
+        <v>42248</v>
+      </c>
+      <c r="F146" s="4">
+        <v>43159</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="5">
+        <v>332</v>
+      </c>
+      <c r="B147" t="s" s="5">
+        <v>333</v>
+      </c>
+      <c r="C147" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="D147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E147" s="6">
+        <v>42139</v>
+      </c>
+      <c r="F147" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="3">
+        <v>334</v>
+      </c>
+      <c r="B148" t="s" s="3">
+        <v>335</v>
+      </c>
+      <c r="C148" t="s" s="3">
+        <v>336</v>
+      </c>
+      <c r="D148" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E148" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F148" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="5">
+        <v>337</v>
+      </c>
+      <c r="B149" t="s" s="5">
+        <v>338</v>
+      </c>
+      <c r="C149" t="s" s="5">
+        <v>339</v>
+      </c>
+      <c r="D149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E149" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F149" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="3">
+        <v>340</v>
+      </c>
+      <c r="B150" t="s" s="3">
+        <v>341</v>
+      </c>
+      <c r="C150" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D150" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E150" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F150" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="5">
+        <v>342</v>
+      </c>
+      <c r="B151" t="s" s="5">
+        <v>343</v>
+      </c>
+      <c r="C151" t="s" s="5">
+        <v>344</v>
+      </c>
+      <c r="D151" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E151" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F151" s="6">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="3">
+        <v>345</v>
+      </c>
+      <c r="B152" t="s" s="3">
+        <v>346</v>
+      </c>
+      <c r="C152" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D152" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E152" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F152" s="4">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="5">
+        <v>347</v>
+      </c>
+      <c r="B153" t="s" s="5">
+        <v>348</v>
+      </c>
+      <c r="C153" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="D153" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E153" s="6">
+        <v>42005</v>
+      </c>
+      <c r="F153" s="6">
+        <v>43373</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr" s="3">
+        <is>
+          <t>AYUDA COMPLEMENTARIA DEL PROYECTO: DESARROLLO DE SOFTWARE ADAPTATIVO EN UN MUNDO INTELIGENTE. RETOS TECNOLOGICOS EN EL AMBITO DE LA INGENIERIA DIRIGIDA POR MODELOS.</t>
+        </is>
+      </c>
+      <c r="B154" t="s" s="3">
+        <v>349</v>
+      </c>
+      <c r="C154" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D154" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E154" s="4">
+        <v>42005</v>
+      </c>
+      <c r="F154" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="5">
+        <v>350</v>
+      </c>
+      <c r="B155" t="s" s="5"/>
+      <c r="C155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D155" t="s" s="5">
+        <v>351</v>
+      </c>
+      <c r="E155" s="6">
+        <v>41690</v>
+      </c>
+      <c r="F155" s="6">
+        <v>42571</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="3">
+        <v>352</v>
+      </c>
+      <c r="B156" t="s" s="3"/>
+      <c r="C156" t="s" s="3">
+        <v>243</v>
+      </c>
+      <c r="D156" t="s" s="3">
+        <v>353</v>
+      </c>
+      <c r="E156" s="4">
+        <v>41690</v>
+      </c>
+      <c r="F156" s="4">
+        <v>42541</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="5">
+        <v>354</v>
+      </c>
+      <c r="B157" s="5">
+        <v>621030</v>
+      </c>
+      <c r="C157" t="s" s="5">
+        <v>142</v>
+      </c>
+      <c r="D157" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E157" s="6">
+        <v>41671</v>
+      </c>
+      <c r="F157" s="6">
+        <v>42582</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="3">
+        <v>355</v>
+      </c>
+      <c r="B158" t="s" s="3">
+        <v>356</v>
+      </c>
+      <c r="C158" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D158" t="s" s="3">
+        <v>45</v>
+      </c>
+      <c r="E158" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F158" s="4">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="5">
+        <v>357</v>
+      </c>
+      <c r="B159" t="s" s="5">
+        <v>358</v>
+      </c>
+      <c r="C159" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D159" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E159" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F159" s="6">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="3">
+        <v>359</v>
+      </c>
+      <c r="B160" t="s" s="3">
+        <v>360</v>
+      </c>
+      <c r="C160" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D160" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E160" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F160" s="4">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="5">
+        <v>361</v>
+      </c>
+      <c r="B161" t="s" s="5">
+        <v>362</v>
+      </c>
+      <c r="C161" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D161" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E161" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F161" s="6">
+        <v>43100</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="3">
+        <v>363</v>
+      </c>
+      <c r="B162" t="s" s="3">
+        <v>364</v>
+      </c>
+      <c r="C162" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="D162" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E162" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F162" s="4">
+        <v>42255</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="5">
+        <v>365</v>
+      </c>
+      <c r="B163" t="s" s="5">
+        <v>366</v>
+      </c>
+      <c r="C163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="D163" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E163" s="6">
+        <v>41640</v>
+      </c>
+      <c r="F163" s="6">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="3">
+        <v>367</v>
+      </c>
+      <c r="B164" t="s" s="3">
+        <v>368</v>
+      </c>
+      <c r="C164" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D164" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E164" s="4">
+        <v>41640</v>
+      </c>
+      <c r="F164" s="4">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="5">
+        <v>369</v>
+      </c>
+      <c r="B165" t="s" s="5"/>
+      <c r="C165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D165" t="s" s="5">
+        <v>370</v>
+      </c>
+      <c r="E165" s="6">
+        <v>41626</v>
+      </c>
+      <c r="F165" s="6">
+        <v>42508</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="3">
+        <v>371</v>
+      </c>
+      <c r="B166" t="s" s="3"/>
+      <c r="C166" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D166" t="s" s="3">
+        <v>372</v>
+      </c>
+      <c r="E166" s="4">
+        <v>41619</v>
+      </c>
+      <c r="F166" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="5">
+        <v>371</v>
+      </c>
+      <c r="B167" t="s" s="5"/>
+      <c r="C167" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D167" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="E167" s="6">
+        <v>41611</v>
+      </c>
+      <c r="F167" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="3">
+        <v>371</v>
+      </c>
+      <c r="B168" t="s" s="3"/>
+      <c r="C168" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D168" t="s" s="3">
+        <v>373</v>
+      </c>
+      <c r="E168" s="4">
+        <v>41610</v>
+      </c>
+      <c r="F168" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="5">
+        <v>374</v>
+      </c>
+      <c r="B169" s="5">
+        <v>611351</v>
+      </c>
+      <c r="C169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D169" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E169" s="6">
+        <v>41518</v>
+      </c>
+      <c r="F169" s="6">
+        <v>42613</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="3">
+        <v>375</v>
+      </c>
+      <c r="B170" t="s" s="3"/>
+      <c r="C170" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D170" t="s" s="3">
+        <v>376</v>
+      </c>
+      <c r="E170" s="4">
+        <v>41456</v>
+      </c>
+      <c r="F170" s="4">
+        <v>41913</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="5">
+        <v>377</v>
+      </c>
+      <c r="B171" t="s" s="5"/>
+      <c r="C171" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D171" t="s" s="5">
+        <v>89</v>
+      </c>
+      <c r="E171" s="6">
+        <v>41365</v>
+      </c>
+      <c r="F171" s="6">
+        <v>42461</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="3">
+        <v>378</v>
+      </c>
+      <c r="B172" t="s" s="3">
+        <v>379</v>
+      </c>
+      <c r="C172" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="D172" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E172" s="4">
+        <v>41365</v>
+      </c>
+      <c r="F172" s="4">
+        <v>42825</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="5">
+        <v>380</v>
+      </c>
+      <c r="B173" t="s" s="5"/>
+      <c r="C173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D173" t="s" s="5">
+        <v>381</v>
+      </c>
+      <c r="E173" s="6">
+        <v>41306</v>
+      </c>
+      <c r="F173" s="6">
+        <v>41487</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="3">
+        <v>382</v>
+      </c>
+      <c r="B174" t="s" s="3">
+        <v>383</v>
+      </c>
+      <c r="C174" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D174" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E174" s="4">
+        <v>41275</v>
+      </c>
+      <c r="F174" s="4">
+        <v>42428</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="5">
+        <v>384</v>
+      </c>
+      <c r="B175" t="s" s="5">
+        <v>385</v>
+      </c>
+      <c r="C175" t="s" s="5">
+        <v>243</v>
+      </c>
+      <c r="D175" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E175" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F175" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="3">
+        <v>386</v>
+      </c>
+      <c r="B176" t="s" s="3">
+        <v>387</v>
+      </c>
+      <c r="C176" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D176" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E176" s="4">
+        <v>41275</v>
+      </c>
+      <c r="F176" s="4">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="5">
+        <v>388</v>
+      </c>
+      <c r="B177" t="s" s="5">
+        <v>389</v>
+      </c>
+      <c r="C177" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="D177" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E177" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F177" s="6">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="3">
+        <v>390</v>
+      </c>
+      <c r="B178" t="s" s="3">
+        <v>391</v>
+      </c>
+      <c r="C178" t="s" s="3">
+        <v>185</v>
+      </c>
+      <c r="D178" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E178" s="4">
+        <v>41275</v>
+      </c>
+      <c r="F178" s="4">
+        <v>42369</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="5">
+        <v>392</v>
+      </c>
+      <c r="B179" t="s" s="5">
+        <v>393</v>
+      </c>
+      <c r="C179" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D179" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E179" s="6">
+        <v>41275</v>
+      </c>
+      <c r="F179" s="6">
+        <v>42735</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="3">
+        <v>394</v>
+      </c>
+      <c r="B180" t="s" s="3">
+        <v>395</v>
+      </c>
+      <c r="C180" t="s" s="3">
+        <v>259</v>
+      </c>
+      <c r="D180" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E180" s="4">
+        <v>41274</v>
+      </c>
+      <c r="F180" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="5">
+        <v>396</v>
+      </c>
+      <c r="B181" t="s" s="5"/>
+      <c r="C181" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="D181" t="s" s="5">
+        <v>397</v>
+      </c>
+      <c r="E181" s="6">
+        <v>41222</v>
+      </c>
+      <c r="F181" s="6">
+        <v>41342</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="3">
+        <v>398</v>
+      </c>
+      <c r="B182" t="s" s="3">
+        <v>399</v>
+      </c>
+      <c r="C182" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D182" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E182" s="4">
+        <v>41095</v>
+      </c>
+      <c r="F182" s="4">
+        <v>41095</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="5">
+        <v>401</v>
+      </c>
+      <c r="B183" s="5">
+        <v>294931</v>
+      </c>
+      <c r="C183" t="s" s="5">
+        <v>324</v>
+      </c>
+      <c r="D183" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E183" s="6">
+        <v>40969</v>
+      </c>
+      <c r="F183" s="6">
+        <v>42429</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="3">
+        <v>402</v>
+      </c>
+      <c r="B184" t="s" s="3">
+        <v>403</v>
+      </c>
+      <c r="C184" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D184" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E184" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F184" s="4">
+        <v>42004</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="5">
+        <v>404</v>
+      </c>
+      <c r="B185" t="s" s="5">
+        <v>405</v>
+      </c>
+      <c r="C185" t="s" s="5">
+        <v>406</v>
+      </c>
+      <c r="D185" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E185" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F185" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="3">
+        <v>407</v>
+      </c>
+      <c r="B186" t="s" s="3">
+        <v>408</v>
+      </c>
+      <c r="C186" t="s" s="3">
+        <v>409</v>
+      </c>
+      <c r="D186" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E186" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F186" s="4">
+        <v>42185</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="5">
+        <v>410</v>
+      </c>
+      <c r="B187" t="s" s="5">
+        <v>411</v>
+      </c>
+      <c r="C187" t="s" s="5">
+        <v>243</v>
+      </c>
+      <c r="D187" t="s" s="5">
+        <v>412</v>
+      </c>
+      <c r="E187" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F187" s="6">
+        <v>41608</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="3">
+        <v>413</v>
+      </c>
+      <c r="B188" t="s" s="3">
+        <v>414</v>
+      </c>
+      <c r="C188" t="s" s="3">
+        <v>266</v>
+      </c>
+      <c r="D188" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E188" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F188" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="5">
+        <v>415</v>
+      </c>
+      <c r="B189" t="s" s="5">
+        <v>416</v>
+      </c>
+      <c r="C189" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D189" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E189" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F189" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="3">
+        <v>417</v>
+      </c>
+      <c r="B190" t="s" s="3">
+        <v>418</v>
+      </c>
+      <c r="C190" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D190" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E190" s="4">
+        <v>40909</v>
+      </c>
+      <c r="F190" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="5">
+        <v>419</v>
+      </c>
+      <c r="B191" t="s" s="5">
+        <v>420</v>
+      </c>
+      <c r="C191" t="s" s="5">
+        <v>78</v>
+      </c>
+      <c r="D191" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E191" s="6">
+        <v>40909</v>
+      </c>
+      <c r="F191" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="3">
+        <v>421</v>
+      </c>
+      <c r="B192" s="3">
+        <v>2877</v>
+      </c>
+      <c r="C192" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D192" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E192" s="4">
+        <v>40878</v>
+      </c>
+      <c r="F192" s="4">
+        <v>41244</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="5">
+        <v>422</v>
+      </c>
+      <c r="B193" s="5">
+        <v>2064</v>
+      </c>
+      <c r="C193" t="s" s="5">
+        <v>243</v>
+      </c>
+      <c r="D193" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E193" s="6">
+        <v>40878</v>
+      </c>
+      <c r="F193" s="6">
+        <v>41609</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="3">
+        <v>423</v>
+      </c>
+      <c r="B194" s="3">
+        <v>2084</v>
+      </c>
+      <c r="C194" t="s" s="3">
+        <v>424</v>
+      </c>
+      <c r="D194" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E194" s="4">
+        <v>40878</v>
+      </c>
+      <c r="F194" s="4">
+        <v>41609</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="5">
+        <v>425</v>
+      </c>
+      <c r="B195" t="s" s="5"/>
+      <c r="C195" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D195" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="E195" s="6">
+        <v>40850</v>
+      </c>
+      <c r="F195" s="6">
+        <v>41701</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="3">
+        <v>426</v>
+      </c>
+      <c r="B196" s="3">
+        <v>287755</v>
+      </c>
+      <c r="C196" t="s" s="3">
+        <v>255</v>
+      </c>
+      <c r="D196" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="E196" s="4">
+        <v>40848</v>
+      </c>
+      <c r="F196" s="4">
+        <v>41943</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="5">
+        <v>427</v>
+      </c>
+      <c r="B197" t="s" s="5"/>
+      <c r="C197" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="D197" t="s" s="5">
+        <v>428</v>
+      </c>
+      <c r="E197" s="6">
+        <v>40816</v>
+      </c>
+      <c r="F197" s="6">
+        <v>40998</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="3">
+        <v>429</v>
+      </c>
+      <c r="B198" t="s" s="3"/>
+      <c r="C198" t="s" s="3">
+        <v>243</v>
+      </c>
+      <c r="D198" t="s" s="3">
+        <v>244</v>
+      </c>
+      <c r="E198" s="4">
+        <v>40787</v>
+      </c>
+      <c r="F198" s="4">
+        <v>41640</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s" s="5">
+        <v>430</v>
+      </c>
+      <c r="B199" t="s" s="5"/>
+      <c r="C199" t="s" s="5">
+        <v>431</v>
+      </c>
+      <c r="D199" t="s" s="5">
+        <v>432</v>
+      </c>
+      <c r="E199" s="6">
+        <v>40693</v>
+      </c>
+      <c r="F199" s="6">
+        <v>40907</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="3">
+        <v>433</v>
+      </c>
+      <c r="B200" t="s" s="3">
+        <v>434</v>
+      </c>
+      <c r="C200" t="s" s="3">
+        <v>243</v>
+      </c>
+      <c r="D200" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E200" s="4">
+        <v>40667</v>
+      </c>
+      <c r="F200" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr" s="5">
+        <is>
+          <t>COLABORACION PROYECTO GENCLINIC: DIAGNOSTICO DE ENFERMEDADES HEREDITARIAS COMPLEJAS EMPLEANDO TECNICAS DE ANALISIS BIOINFORMATICO PARA EL PROCESAMIENTO DE DATOS GENOMICOS OBTENIDOS MEDIANTE ULTRASECUENCIACION DE ADN</t>
+        </is>
+      </c>
+      <c r="B201" t="s" s="5"/>
+      <c r="C201" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D201" t="s" s="5">
+        <v>435</v>
+      </c>
+      <c r="E201" s="6">
+        <v>40666</v>
+      </c>
+      <c r="F201" s="6">
+        <v>40911</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="3">
+        <v>436</v>
+      </c>
+      <c r="B202" t="s" s="3">
+        <v>437</v>
+      </c>
+      <c r="C202" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D202" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E202" s="4">
+        <v>40652</v>
+      </c>
+      <c r="F202" s="4">
+        <v>41364</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="5">
+        <v>438</v>
+      </c>
+      <c r="B203" t="s" s="5"/>
+      <c r="C203" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="D203" t="s" s="5">
+        <v>439</v>
+      </c>
+      <c r="E203" s="6">
+        <v>40646</v>
+      </c>
+      <c r="F203" s="6">
+        <v>40829</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="3">
+        <v>440</v>
+      </c>
+      <c r="B204" t="s" s="3">
+        <v>441</v>
+      </c>
+      <c r="C204" t="s" s="3">
+        <v>442</v>
+      </c>
+      <c r="D204" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E204" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F204" s="4">
+        <v>41912</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="5">
+        <v>443</v>
+      </c>
+      <c r="B205" t="s" s="5">
+        <v>444</v>
+      </c>
+      <c r="C205" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D205" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E205" s="6">
+        <v>40544</v>
+      </c>
+      <c r="F205" s="6">
+        <v>41820</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="3">
+        <v>445</v>
+      </c>
+      <c r="B206" t="s" s="3">
+        <v>446</v>
+      </c>
+      <c r="C206" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="D206" t="s" s="3">
+        <v>325</v>
+      </c>
+      <c r="E206" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F206" s="4">
+        <v>42094</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="5">
+        <v>447</v>
+      </c>
+      <c r="B207" t="s" s="5">
+        <v>448</v>
+      </c>
+      <c r="C207" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D207" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E207" s="6">
+        <v>40544</v>
+      </c>
+      <c r="F207" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="3">
+        <v>417</v>
+      </c>
+      <c r="B208" t="s" s="3">
+        <v>449</v>
+      </c>
+      <c r="C208" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D208" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E208" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F208" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="5">
+        <v>450</v>
+      </c>
+      <c r="B209" t="s" s="5">
+        <v>451</v>
+      </c>
+      <c r="C209" t="s" s="5">
+        <v>78</v>
+      </c>
+      <c r="D209" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="E209" s="6">
+        <v>40544</v>
+      </c>
+      <c r="F209" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="3">
+        <v>452</v>
+      </c>
+      <c r="B210" t="s" s="3">
+        <v>453</v>
+      </c>
+      <c r="C210" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D210" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E210" s="4">
+        <v>40544</v>
+      </c>
+      <c r="F210" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s" s="5">
+        <v>454</v>
+      </c>
+      <c r="B211" s="5">
+        <v>2620</v>
+      </c>
+      <c r="C211" t="s" s="5">
+        <v>324</v>
+      </c>
+      <c r="D211" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E211" s="6">
+        <v>40527</v>
+      </c>
+      <c r="F211" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="3">
+        <v>455</v>
+      </c>
+      <c r="B212" t="s" s="3">
+        <v>456</v>
+      </c>
+      <c r="C212" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="D212" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E212" s="4">
+        <v>40483</v>
+      </c>
+      <c r="F212" s="4">
+        <v>41214</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="5">
+        <v>457</v>
+      </c>
+      <c r="B213" t="s" s="5"/>
+      <c r="C213" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="D213" t="s" s="5">
+        <v>79</v>
+      </c>
+      <c r="E213" s="6">
+        <v>40422</v>
+      </c>
+      <c r="F213" s="6">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="B214" t="s" s="3">
+        <v>459</v>
+      </c>
+      <c r="C214" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D214" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E214" s="4">
+        <v>40331</v>
+      </c>
+      <c r="F214" s="4">
+        <v>41364</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="5">
+        <v>460</v>
+      </c>
+      <c r="B215" t="s" s="5">
+        <v>461</v>
+      </c>
+      <c r="C215" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D215" t="s" s="5">
+        <v>400</v>
+      </c>
+      <c r="E215" s="6">
+        <v>40331</v>
+      </c>
+      <c r="F215" s="6">
+        <v>41364</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr" s="3">
         <is>
           <t>TECNOLOGÍAS AVANZADAS PARA EL ACCESO MOVIL. INDEPENDIENTE DE DISPOSITIVO E INTELIGENTE (GUIADO POR SEMÁNTICA)) A APLICACIONES, PORTALES Y SERVICIOS DE INFORMACIÓN</t>
         </is>
       </c>
-      <c r="B22" t="s" s="3">
-[...8 lines deleted...]
-      <c r="E22" s="4">
+      <c r="B216" t="s" s="3">
+        <v>462</v>
+      </c>
+      <c r="C216" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D216" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E216" s="4">
         <v>40269</v>
       </c>
-      <c r="F22" s="4">
+      <c r="F216" s="4">
         <v>40633</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="inlineStr" s="5">
+    <row r="217">
+      <c r="A217" t="s" s="5">
+        <v>463</v>
+      </c>
+      <c r="B217" t="s" s="5"/>
+      <c r="C217" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="D217" t="s" s="5">
+        <v>464</v>
+      </c>
+      <c r="E217" s="6">
+        <v>40238</v>
+      </c>
+      <c r="F217" s="6">
+        <v>40603</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr" s="3">
+        <is>
+          <t>MODULO DE CARGA PARA GENES ESPECIFICOS EN UNA BASE DE DATOS DEL GENOMA HUMANO CON EL OBJETIVO DE FACILITAR LA BUSQUEDA DE VARIACIONES EN SECUENCIAS GENOMICAS Y SU INTERPRETACION FENOTIPICA</t>
+        </is>
+      </c>
+      <c r="B218" t="s" s="3"/>
+      <c r="C218" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D218" t="s" s="3">
+        <v>370</v>
+      </c>
+      <c r="E218" s="4">
+        <v>40200</v>
+      </c>
+      <c r="F218" s="4">
+        <v>40381</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s" s="5">
+        <v>465</v>
+      </c>
+      <c r="B219" t="s" s="5"/>
+      <c r="C219" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D219" t="s" s="5">
+        <v>466</v>
+      </c>
+      <c r="E219" s="6">
+        <v>40182</v>
+      </c>
+      <c r="F219" s="6">
+        <v>40547</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s" s="3">
+        <v>467</v>
+      </c>
+      <c r="B220" t="s" s="3"/>
+      <c r="C220" t="s" s="3">
+        <v>243</v>
+      </c>
+      <c r="D220" t="s" s="3">
+        <v>244</v>
+      </c>
+      <c r="E220" s="4">
+        <v>40182</v>
+      </c>
+      <c r="F220" s="4">
+        <v>40912</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s" s="5">
+        <v>468</v>
+      </c>
+      <c r="B221" t="s" s="5">
+        <v>469</v>
+      </c>
+      <c r="C221" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="D221" t="s" s="5">
+        <v>470</v>
+      </c>
+      <c r="E221" s="6">
+        <v>40179</v>
+      </c>
+      <c r="F221" s="6">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="3">
+        <v>471</v>
+      </c>
+      <c r="B222" t="s" s="3">
+        <v>472</v>
+      </c>
+      <c r="C222" t="s" s="3">
+        <v>255</v>
+      </c>
+      <c r="D222" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E222" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F222" s="4">
+        <v>41455</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s" s="5">
+        <v>473</v>
+      </c>
+      <c r="B223" t="s" s="5">
+        <v>474</v>
+      </c>
+      <c r="C223" t="s" s="5">
+        <v>185</v>
+      </c>
+      <c r="D223" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E223" s="6">
+        <v>40179</v>
+      </c>
+      <c r="F223" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s" s="3">
+        <v>475</v>
+      </c>
+      <c r="B224" t="s" s="3">
+        <v>476</v>
+      </c>
+      <c r="C224" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D224" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E224" s="4">
+        <v>40179</v>
+      </c>
+      <c r="F224" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s" s="5">
+        <v>477</v>
+      </c>
+      <c r="B225" t="s" s="5">
+        <v>478</v>
+      </c>
+      <c r="C225" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D225" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E225" s="6">
+        <v>40179</v>
+      </c>
+      <c r="F225" s="6">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="3">
+        <v>479</v>
+      </c>
+      <c r="B226" t="s" s="3">
+        <v>480</v>
+      </c>
+      <c r="C226" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D226" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E226" s="4">
+        <v>40162</v>
+      </c>
+      <c r="F226" s="4">
+        <v>40527</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s" s="5">
+        <v>481</v>
+      </c>
+      <c r="B227" t="s" s="5">
+        <v>482</v>
+      </c>
+      <c r="C227" t="s" s="5">
+        <v>142</v>
+      </c>
+      <c r="D227" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E227" s="6">
+        <v>40148</v>
+      </c>
+      <c r="F227" s="6">
+        <v>40878</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="3">
+        <v>475</v>
+      </c>
+      <c r="B228" t="s" s="3">
+        <v>483</v>
+      </c>
+      <c r="C228" t="s" s="3">
+        <v>247</v>
+      </c>
+      <c r="D228" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E228" s="4">
+        <v>40148</v>
+      </c>
+      <c r="F228" s="4">
+        <v>40878</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s" s="5">
+        <v>484</v>
+      </c>
+      <c r="B229" t="s" s="5">
+        <v>485</v>
+      </c>
+      <c r="C229" t="s" s="5">
+        <v>142</v>
+      </c>
+      <c r="D229" t="s" s="5">
+        <v>400</v>
+      </c>
+      <c r="E229" s="6">
+        <v>40118</v>
+      </c>
+      <c r="F229" s="6">
+        <v>41029</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="B230" t="s" s="3">
+        <v>487</v>
+      </c>
+      <c r="C230" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="D230" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E230" s="4">
+        <v>40078</v>
+      </c>
+      <c r="F230" s="4">
+        <v>40602</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="5">
+        <v>488</v>
+      </c>
+      <c r="B231" t="s" s="5">
+        <v>489</v>
+      </c>
+      <c r="C231" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D231" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E231" s="6">
+        <v>39904</v>
+      </c>
+      <c r="F231" s="6">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr" s="3">
         <is>
           <t>MYMOBILEWEB: TECNOLOGIAS AVANZADAS PARA EL ACCESO MOVIL, INDEPENDIENTE DE DISPOSITIVO E INTELIGENTE (GUIADO POR SEMANTICA) A APLICACIONES, SERVICIOS Y PORTALES DE INFORMACION (2008, 2009 &amp; 2010)</t>
         </is>
       </c>
-      <c r="B23" t="s" s="5">
-[...8 lines deleted...]
-      <c r="E23" s="6">
+      <c r="B232" t="s" s="3">
+        <v>490</v>
+      </c>
+      <c r="C232" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D232" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E232" s="4">
         <v>39884</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F232" s="4">
         <v>40268</v>
       </c>
     </row>
-    <row r="24">
-[...20 lines deleted...]
-      <c r="A25" t="inlineStr" s="5">
+    <row r="233">
+      <c r="A233" t="inlineStr" s="5">
         <is>
-          <t>Desarrollo de un Sistema Sostenible de Transporte Interurbano Adaptado a la Demanda Mediante Inteligencia Artificial y Optimización para Colectivos Vulnerables en la Comunitat Valenciana</t>
+          <t>ADVANCED CASE: DESARROLLO AVANZADO DE UNA HERRAMIENTA CASE PARA LA ESPECIFICACION Y DESARROLLO DE SISTEMAS DE INFORMACION BAJO EL PARADIGMA DE LA ESPECIFICACION ORIENTADA A OBJETOS Y SINTAXIS UML 2.0</t>
         </is>
       </c>
-      <c r="B25" t="s" s="5">
-[...312 lines deleted...]
-      <c r="A41" t="s" s="5">
+      <c r="B233" t="s" s="5">
+        <v>491</v>
+      </c>
+      <c r="C233" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D233" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="E233" s="6">
+        <v>39874</v>
+      </c>
+      <c r="F233" s="6">
+        <v>40180</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="3">
+        <v>492</v>
+      </c>
+      <c r="B234" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C234" t="s" s="3">
+        <v>493</v>
+      </c>
+      <c r="D234" t="s" s="3">
+        <v>494</v>
+      </c>
+      <c r="E234" s="4">
+        <v>39873</v>
+      </c>
+      <c r="F234" s="4">
+        <v>41333</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr" s="5">
+        <is>
+          <t>MOBILE INTEROP 2009. INVESTIGACION EN MECANISMOS DE EXTENSIBILIDAD E INTEROPERABILIDAD ACELERADA SOBRE EL PROYECTO GVSIG MOBILE, PARA LA CREACION UN CLIENTE MOVIL DE INFRAESTRUCTURA DE DATOS ESPACIALES</t>
+        </is>
+      </c>
+      <c r="B235" t="s" s="5">
+        <v>491</v>
+      </c>
+      <c r="C235" t="s" s="5">
+        <v>243</v>
+      </c>
+      <c r="D235" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="E235" s="6">
+        <v>39867</v>
+      </c>
+      <c r="F235" s="6">
+        <v>40170</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s" s="3">
+        <v>477</v>
+      </c>
+      <c r="B236" t="s" s="3">
+        <v>495</v>
+      </c>
+      <c r="C236" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E236" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F236" s="4">
+        <v>41274</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s" s="5">
+        <v>496</v>
+      </c>
+      <c r="B237" t="s" s="5">
+        <v>497</v>
+      </c>
+      <c r="C237" t="s" s="5">
+        <v>344</v>
+      </c>
+      <c r="D237" t="s" s="5">
+        <v>470</v>
+      </c>
+      <c r="E237" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F237" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s" s="3">
+        <v>498</v>
+      </c>
+      <c r="B238" t="s" s="3">
+        <v>499</v>
+      </c>
+      <c r="C238" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D238" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E238" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F238" s="4">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s" s="5">
+        <v>500</v>
+      </c>
+      <c r="B239" t="s" s="5">
+        <v>501</v>
+      </c>
+      <c r="C239" t="s" s="5">
+        <v>409</v>
+      </c>
+      <c r="D239" t="s" s="5">
+        <v>470</v>
+      </c>
+      <c r="E239" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F239" s="6">
+        <v>40908</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s" s="3">
+        <v>502</v>
+      </c>
+      <c r="B240" t="s" s="3">
+        <v>503</v>
+      </c>
+      <c r="C240" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D240" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E240" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F240" s="4">
+        <v>40633</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="5">
+        <v>504</v>
+      </c>
+      <c r="B241" t="s" s="5">
+        <v>505</v>
+      </c>
+      <c r="C241" t="s" s="5">
+        <v>506</v>
+      </c>
+      <c r="D241" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E241" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F241" s="6">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s" s="3">
+        <v>507</v>
+      </c>
+      <c r="B242" t="s" s="3">
+        <v>508</v>
+      </c>
+      <c r="C242" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D242" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E242" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F242" s="4">
+        <v>41639</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="5">
+        <v>477</v>
+      </c>
+      <c r="B243" t="s" s="5">
+        <v>509</v>
+      </c>
+      <c r="C243" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D243" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E243" s="6">
+        <v>39814</v>
+      </c>
+      <c r="F243" s="6">
+        <v>40179</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s" s="3">
+        <v>510</v>
+      </c>
+      <c r="B244" t="s" s="3">
+        <v>511</v>
+      </c>
+      <c r="C244" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D244" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E244" s="4">
+        <v>39814</v>
+      </c>
+      <c r="F244" s="4">
+        <v>40543</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s" s="5">
+        <v>512</v>
+      </c>
+      <c r="B245" t="s" s="5">
+        <v>513</v>
+      </c>
+      <c r="C245" t="s" s="5">
+        <v>514</v>
+      </c>
+      <c r="D245" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E245" s="6">
+        <v>39786</v>
+      </c>
+      <c r="F245" s="6">
+        <v>40516</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s" s="3">
+        <v>515</v>
+      </c>
+      <c r="B246" t="s" s="3">
+        <v>516</v>
+      </c>
+      <c r="C246" t="s" s="3">
         <v>110</v>
       </c>
-      <c r="B41" t="s" s="5">
-[...202 lines deleted...]
-      <c r="C51" t="s" s="5">
+      <c r="D246" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E246" s="4">
+        <v>39786</v>
+      </c>
+      <c r="F246" s="4">
+        <v>40516</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s" s="5">
+        <v>517</v>
+      </c>
+      <c r="B247" t="s" s="5">
+        <v>518</v>
+      </c>
+      <c r="C247" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D247" t="s" s="5">
+        <v>519</v>
+      </c>
+      <c r="E247" s="6">
+        <v>39762</v>
+      </c>
+      <c r="F247" s="6">
+        <v>40999</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s" s="3">
+        <v>520</v>
+      </c>
+      <c r="B248" t="s" s="3">
+        <v>521</v>
+      </c>
+      <c r="C248" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D248" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E248" s="4">
+        <v>39707</v>
+      </c>
+      <c r="F248" s="4">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s" s="5">
+        <v>522</v>
+      </c>
+      <c r="B249" t="s" s="5">
+        <v>523</v>
+      </c>
+      <c r="C249" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="D249" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E249" s="6">
+        <v>39707</v>
+      </c>
+      <c r="F249" s="6">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s" s="3">
+        <v>524</v>
+      </c>
+      <c r="B250" t="s" s="3">
+        <v>525</v>
+      </c>
+      <c r="C250" t="s" s="3">
         <v>22</v>
       </c>
-      <c r="D51" t="s" s="5">
-[...604 lines deleted...]
-      <c r="A82" t="inlineStr" s="3">
+      <c r="D250" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E250" s="4">
+        <v>39707</v>
+      </c>
+      <c r="F250" s="4">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s" s="5">
+        <v>526</v>
+      </c>
+      <c r="B251" t="s" s="5">
+        <v>527</v>
+      </c>
+      <c r="C251" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D251" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E251" s="6">
+        <v>39639</v>
+      </c>
+      <c r="F251" s="6">
+        <v>41465</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s" s="3">
+        <v>528</v>
+      </c>
+      <c r="B252" t="s" s="3">
+        <v>529</v>
+      </c>
+      <c r="C252" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D252" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="E252" s="4">
+        <v>39548</v>
+      </c>
+      <c r="F252" s="4">
+        <v>39994</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr" s="5">
         <is>
-          <t>AYUDA COMPLEMENTARIA DEL PROYECTO: DESARROLLO DE SOFTWARE ADAPTATIVO EN UN MUNDO INTELIGENTE. RETOS TECNOLOGICOS EN EL AMBITO DE LA INGENIERIA DIRIGIDA POR MODELOS.</t>
+          <t>DESARROLLO DE UNA HERRAMIENTA CASE PARA LA ESPECIFICACION Y DESARROLLO DE SISTEMAS DE INFORMACION BAJO EL PARADIGMA DE LA ESPECIFICACION ORIENTADA A OBJETOS Y SINTAXIS UML 2.0</t>
         </is>
       </c>
-      <c r="B82" t="s" s="3">
-[...397 lines deleted...]
-      <c r="B102" t="s" s="3">
+      <c r="B253" t="s" s="5"/>
+      <c r="C253" t="s" s="5">
         <v>243</v>
       </c>
-      <c r="C102" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A103" t="s" s="5">
+      <c r="D253" t="s" s="5">
         <v>244</v>
       </c>
-      <c r="B103" t="s" s="5">
-[...2104 lines deleted...]
-      <c r="A209" t="inlineStr" s="5">
+      <c r="E253" s="6">
+        <v>39507</v>
+      </c>
+      <c r="F253" s="6">
+        <v>39872</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr" s="3">
         <is>
           <t>INVESTIGACION EN MECANISMOS DE EXTENSIBILIDAD E INTEROPERABILIDAD ACELERADA SOBRE EL PROYECTO GVSIG MOBILE, PARA LA CREACION DE UN CLIENTE MOVIL DE INFRAESTRUCTURA DE DATOS ESPACIALES</t>
         </is>
       </c>
-      <c r="B209" t="s" s="5">
-[...8 lines deleted...]
-      <c r="E209" s="6">
+      <c r="B254" t="s" s="3">
+        <v>530</v>
+      </c>
+      <c r="C254" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D254" t="s" s="3">
+        <v>244</v>
+      </c>
+      <c r="E254" s="4">
         <v>39507</v>
       </c>
-      <c r="F209" s="6">
+      <c r="F254" s="4">
         <v>39811</v>
-      </c>
-[...870 lines deleted...]
-        <v>46889</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s" s="5">
-        <v>549</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="B255" t="s" s="5"/>
       <c r="C255" t="s" s="5">
-        <v>242</v>
+        <v>57</v>
       </c>
       <c r="D255" t="s" s="5">
-        <v>60</v>
+        <v>532</v>
       </c>
       <c r="E255" s="6">
-        <v>38337</v>
+        <v>39479</v>
       </c>
       <c r="F255" s="6">
-        <v>39067</v>
+        <v>39569</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s" s="3">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="B256" t="s" s="3">
-        <v>75</v>
+        <v>534</v>
       </c>
       <c r="C256" t="s" s="3">
-        <v>504</v>
+        <v>535</v>
       </c>
       <c r="D256" t="s" s="3">
-        <v>552</v>
+        <v>36</v>
       </c>
       <c r="E256" s="4">
-        <v>36069</v>
+        <v>39476</v>
       </c>
       <c r="F256" s="4">
-        <v>37149</v>
+        <v>39842</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s" s="5">
-        <v>553</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="B257" t="s" s="5"/>
       <c r="C257" t="s" s="5">
-        <v>242</v>
+        <v>35</v>
       </c>
       <c r="D257" t="s" s="5">
-        <v>60</v>
+        <v>537</v>
       </c>
       <c r="E257" s="6">
-        <v>36069</v>
+        <v>39448</v>
       </c>
       <c r="F257" s="6">
-        <v>37149</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s" s="3">
-        <v>555</v>
+        <v>538</v>
       </c>
       <c r="B258" t="s" s="3">
-        <v>556</v>
+        <v>539</v>
       </c>
       <c r="C258" t="s" s="3">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="D258" t="s" s="3">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="E258" s="4">
-        <v>36069</v>
+        <v>39448</v>
       </c>
       <c r="F258" s="4">
-        <v>37149</v>
+        <v>41090</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s" s="5">
-        <v>557</v>
+        <v>540</v>
       </c>
       <c r="B259" t="s" s="5">
-        <v>558</v>
+        <v>541</v>
       </c>
       <c r="C259" t="s" s="5">
-        <v>559</v>
+        <v>542</v>
       </c>
       <c r="D259" t="s" s="5">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="E259" s="6">
-        <v>44927</v>
+        <v>39448</v>
       </c>
       <c r="F259" s="6">
-        <v>45853</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s" s="3">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="B260" t="s" s="3"/>
+        <v>543</v>
+      </c>
+      <c r="B260" t="s" s="3">
+        <v>544</v>
+      </c>
       <c r="C260" t="s" s="3">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="D260" t="s" s="3">
-        <v>562</v>
+        <v>9</v>
       </c>
       <c r="E260" s="4">
-        <v>38763</v>
+        <v>39448</v>
       </c>
       <c r="F260" s="4">
-        <v>39462</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s" s="5">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="B261" t="s" s="5"/>
+        <v>546</v>
+      </c>
+      <c r="B261" t="s" s="5">
+        <v>547</v>
+      </c>
       <c r="C261" t="s" s="5">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="D261" t="s" s="5">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E261" s="6">
-        <v>42736</v>
+        <v>39448</v>
       </c>
       <c r="F261" s="6">
-        <v>43146</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s" s="3">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="B262" t="s" s="3">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="C262" t="s" s="3">
-        <v>12</v>
+        <v>550</v>
       </c>
       <c r="D262" t="s" s="3">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="E262" s="4">
-        <v>40162</v>
+        <v>39448</v>
       </c>
       <c r="F262" s="4">
-        <v>40527</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s" s="5">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="B263" t="s" s="5">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="C263" t="s" s="5">
-        <v>109</v>
+        <v>324</v>
       </c>
       <c r="D263" t="s" s="5">
-        <v>568</v>
+        <v>9</v>
       </c>
       <c r="E263" s="6">
-        <v>36875</v>
+        <v>39448</v>
       </c>
       <c r="F263" s="6">
-        <v>37605</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s" s="3">
-        <v>569</v>
+        <v>553</v>
       </c>
       <c r="B264" t="s" s="3">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C264" t="s" s="3">
-        <v>109</v>
+        <v>555</v>
       </c>
       <c r="D264" t="s" s="3">
-        <v>427</v>
+        <v>9</v>
       </c>
       <c r="E264" s="4">
-        <v>42993</v>
+        <v>39448</v>
       </c>
       <c r="F264" s="4">
-        <v>43418</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s" s="5">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="B265" t="s" s="5"/>
+        <v>556</v>
+      </c>
+      <c r="B265" t="s" s="5">
+        <v>557</v>
+      </c>
       <c r="C265" t="s" s="5">
-        <v>40</v>
+        <v>324</v>
       </c>
       <c r="D265" t="s" s="5">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="E265" s="6">
-        <v>36691</v>
+        <v>39420</v>
       </c>
       <c r="F265" s="6">
-        <v>37239</v>
+        <v>40151</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s" s="3">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="B266" t="s" s="3"/>
+        <v>558</v>
+      </c>
+      <c r="B266" t="s" s="3">
+        <v>559</v>
+      </c>
       <c r="C266" t="s" s="3">
-        <v>349</v>
+        <v>185</v>
       </c>
       <c r="D266" t="s" s="3">
-        <v>573</v>
+        <v>36</v>
       </c>
       <c r="E266" s="4">
-        <v>40646</v>
+        <v>39420</v>
       </c>
       <c r="F266" s="4">
-        <v>40829</v>
+        <v>40151</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s" s="5">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="B267" t="s" s="5">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="C267" t="s" s="5">
-        <v>444</v>
+        <v>506</v>
       </c>
       <c r="D267" t="s" s="5">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="E267" s="6">
-        <v>39154</v>
+        <v>39420</v>
       </c>
       <c r="F267" s="6">
-        <v>39885</v>
+        <v>40151</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s" s="3">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="B268" t="s" s="3"/>
+        <v>562</v>
+      </c>
+      <c r="B268" t="s" s="3">
+        <v>563</v>
+      </c>
       <c r="C268" t="s" s="3">
-        <v>22</v>
+        <v>535</v>
       </c>
       <c r="D268" t="s" s="3">
-        <v>577</v>
+        <v>470</v>
       </c>
       <c r="E268" s="4">
-        <v>44939</v>
+        <v>39417</v>
       </c>
       <c r="F268" s="4">
-        <v>45670</v>
+        <v>40513</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s" s="5">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="B269" t="s" s="5">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="C269" t="s" s="5">
-        <v>459</v>
+        <v>229</v>
       </c>
       <c r="D269" t="s" s="5">
-        <v>60</v>
+        <v>470</v>
       </c>
       <c r="E269" s="6">
-        <v>38334</v>
+        <v>39356</v>
       </c>
       <c r="F269" s="6">
-        <v>39429</v>
+        <v>40422</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s" s="3">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="B270" t="s" s="3">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="C270" t="s" s="3">
-        <v>40</v>
+        <v>442</v>
       </c>
       <c r="D270" t="s" s="3">
-        <v>60</v>
+        <v>470</v>
       </c>
       <c r="E270" s="4">
-        <v>38334</v>
+        <v>39356</v>
       </c>
       <c r="F270" s="4">
-        <v>39429</v>
+        <v>40452</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s" s="5">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="B271" t="s" s="5">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="C271" t="s" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D271" t="s" s="5">
-        <v>584</v>
+        <v>470</v>
       </c>
       <c r="E271" s="6">
-        <v>45243</v>
+        <v>39356</v>
       </c>
       <c r="F271" s="6">
-        <v>46338</v>
+        <v>42004</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s" s="3">
-        <v>585</v>
+        <v>377</v>
       </c>
       <c r="B272" t="s" s="3"/>
       <c r="C272" t="s" s="3">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D272" t="s" s="3">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E272" s="4">
-        <v>38453</v>
+        <v>39253</v>
       </c>
       <c r="F272" s="4">
-        <v>39549</v>
+        <v>41384</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s" s="5">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="B273" t="s" s="5">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="C273" t="s" s="5">
-        <v>163</v>
+        <v>431</v>
       </c>
       <c r="D273" t="s" s="5">
-        <v>588</v>
+        <v>36</v>
       </c>
       <c r="E273" s="6">
-        <v>38117</v>
+        <v>39154</v>
       </c>
       <c r="F273" s="6">
-        <v>38847</v>
+        <v>39885</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s" s="3">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="B274" t="s" s="3"/>
       <c r="C274" t="s" s="3">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="D274" t="s" s="3">
-        <v>96</v>
+        <v>573</v>
       </c>
       <c r="E274" s="4">
-        <v>39639</v>
+        <v>39134</v>
       </c>
       <c r="F274" s="4">
-        <v>41465</v>
+        <v>39376</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" t="inlineStr" s="5">
-[...2 lines deleted...]
-        </is>
+      <c r="A275" t="s" s="5">
+        <v>574</v>
       </c>
       <c r="B275" t="s" s="5"/>
       <c r="C275" t="s" s="5">
-        <v>279</v>
+        <v>57</v>
       </c>
       <c r="D275" t="s" s="5">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="E275" s="6">
-        <v>45667</v>
+        <v>39134</v>
       </c>
       <c r="F275" s="6">
-        <v>46032</v>
+        <v>39376</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s" s="3">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="B276" t="s" s="3">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="C276" t="s" s="3">
-        <v>104</v>
+        <v>578</v>
       </c>
       <c r="D276" t="s" s="3">
-        <v>96</v>
+        <v>579</v>
       </c>
       <c r="E276" s="4">
-        <v>38331</v>
+        <v>39083</v>
       </c>
       <c r="F276" s="4">
-        <v>39061</v>
+        <v>39813</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s" s="5">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="B277" t="s" s="5">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="C277" t="s" s="5">
-        <v>196</v>
+        <v>578</v>
       </c>
       <c r="D277" t="s" s="5">
-        <v>96</v>
+        <v>582</v>
       </c>
       <c r="E277" s="6">
-        <v>38331</v>
+        <v>39083</v>
       </c>
       <c r="F277" s="6">
-        <v>39061</v>
+        <v>39447</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s" s="3">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="B278" t="s" s="3"/>
+        <v>583</v>
+      </c>
+      <c r="B278" t="s" s="3">
+        <v>584</v>
+      </c>
       <c r="C278" t="s" s="3">
-        <v>349</v>
+        <v>585</v>
       </c>
       <c r="D278" t="s" s="3">
-        <v>597</v>
+        <v>412</v>
       </c>
       <c r="E278" s="4">
-        <v>41222</v>
+        <v>39083</v>
       </c>
       <c r="F278" s="4">
-        <v>41342</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s" s="5">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="B279" t="s" s="5">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="C279" t="s" s="5">
-        <v>104</v>
+        <v>229</v>
       </c>
       <c r="D279" t="s" s="5">
-        <v>44</v>
+        <v>537</v>
       </c>
       <c r="E279" s="6">
-        <v>41640</v>
+        <v>39083</v>
       </c>
       <c r="F279" s="6">
-        <v>42255</v>
+        <v>39814</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s" s="3">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="B280" t="s" s="3"/>
+        <v>588</v>
+      </c>
+      <c r="B280" t="s" s="3">
+        <v>589</v>
+      </c>
       <c r="C280" t="s" s="3">
-        <v>14</v>
+        <v>229</v>
       </c>
       <c r="D280" t="s" s="3">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E280" s="4">
-        <v>44628</v>
+        <v>39072</v>
       </c>
       <c r="F280" s="4">
-        <v>45724</v>
+        <v>39437</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s" s="5">
-        <v>601</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="B281" t="s" s="5"/>
       <c r="C281" t="s" s="5">
-        <v>123</v>
+        <v>243</v>
       </c>
       <c r="D281" t="s" s="5">
-        <v>75</v>
+        <v>537</v>
       </c>
       <c r="E281" s="6">
-        <v>44927</v>
+        <v>38993</v>
       </c>
       <c r="F281" s="6">
-        <v>45603</v>
+        <v>39175</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s" s="3">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="B282" t="s" s="3">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C282" t="s" s="3">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D282" t="s" s="3">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E282" s="4">
-        <v>44900</v>
+        <v>38991</v>
       </c>
       <c r="F282" s="4">
-        <v>45205</v>
+        <v>40087</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s" s="5">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="B283" t="s" s="5"/>
+        <v>580</v>
+      </c>
+      <c r="B283" t="s" s="5">
+        <v>593</v>
+      </c>
       <c r="C283" t="s" s="5">
-        <v>24</v>
+        <v>578</v>
       </c>
       <c r="D283" t="s" s="5">
-        <v>421</v>
+        <v>594</v>
       </c>
       <c r="E283" s="6">
-        <v>45936</v>
+        <v>38961</v>
       </c>
       <c r="F283" s="6">
-        <v>46179</v>
+        <v>40056</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s" s="3">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="B284" t="s" s="3"/>
       <c r="C284" t="s" s="3">
-        <v>504</v>
+        <v>35</v>
       </c>
       <c r="D284" t="s" s="3">
-        <v>607</v>
+        <v>537</v>
       </c>
       <c r="E284" s="4">
-        <v>35986</v>
+        <v>38899</v>
       </c>
       <c r="F284" s="4">
-        <v>36346</v>
+        <v>39052</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s" s="5">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="B285" t="s" s="5"/>
       <c r="C285" t="s" s="5">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D285" t="s" s="5">
-        <v>609</v>
+        <v>537</v>
       </c>
       <c r="E285" s="6">
-        <v>36045</v>
+        <v>38868</v>
       </c>
       <c r="F285" s="6">
-        <v>36346</v>
+        <v>39599</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s" s="3">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="B286" t="s" s="3"/>
+        <v>597</v>
+      </c>
+      <c r="B286" t="s" s="3">
+        <v>598</v>
+      </c>
       <c r="C286" t="s" s="3">
-        <v>14</v>
+        <v>585</v>
       </c>
       <c r="D286" t="s" s="3">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E286" s="4">
-        <v>35986</v>
+        <v>38779</v>
       </c>
       <c r="F286" s="4">
-        <v>36346</v>
+        <v>39328</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s" s="5">
-        <v>610</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="B287" t="s" s="5"/>
       <c r="C287" t="s" s="5">
-        <v>40</v>
+        <v>585</v>
       </c>
       <c r="D287" t="s" s="5">
-        <v>50</v>
+        <v>600</v>
       </c>
       <c r="E287" s="6">
-        <v>41095</v>
+        <v>38763</v>
       </c>
       <c r="F287" s="6">
-        <v>41095</v>
+        <v>39462</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s" s="3">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="B288" t="s" s="3">
-        <v>75</v>
+        <v>602</v>
       </c>
       <c r="C288" t="s" s="3">
-        <v>12</v>
+        <v>578</v>
       </c>
       <c r="D288" t="s" s="3">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="E288" s="4">
-        <v>36045</v>
+        <v>38718</v>
       </c>
       <c r="F288" s="4">
-        <v>36530</v>
+        <v>39082</v>
       </c>
     </row>
     <row r="289">
-      <c r="A289" t="inlineStr" s="5">
-[...4 lines deleted...]
-      <c r="B289" t="s" s="5"/>
+      <c r="A289" t="s" s="5">
+        <v>604</v>
+      </c>
+      <c r="B289" t="s" s="5">
+        <v>164</v>
+      </c>
       <c r="C289" t="s" s="5">
-        <v>22</v>
+        <v>578</v>
       </c>
       <c r="D289" t="s" s="5">
-        <v>421</v>
+        <v>603</v>
       </c>
       <c r="E289" s="6">
-        <v>44670</v>
+        <v>38718</v>
       </c>
       <c r="F289" s="6">
-        <v>44838</v>
+        <v>39082</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s" s="3">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="B290" t="s" s="3"/>
+        <v>605</v>
+      </c>
+      <c r="B290" t="s" s="3">
+        <v>164</v>
+      </c>
       <c r="C290" t="s" s="3">
-        <v>24</v>
+        <v>578</v>
       </c>
       <c r="D290" t="s" s="3">
-        <v>537</v>
+        <v>606</v>
       </c>
       <c r="E290" s="4">
-        <v>45253</v>
+        <v>38718</v>
       </c>
       <c r="F290" s="4">
-        <v>45965</v>
+        <v>39082</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s" s="5">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="B291" t="s" s="5"/>
+        <v>607</v>
+      </c>
+      <c r="B291" t="s" s="5">
+        <v>608</v>
+      </c>
       <c r="C291" t="s" s="5">
-        <v>10</v>
+        <v>609</v>
       </c>
       <c r="D291" t="s" s="5">
-        <v>615</v>
+        <v>9</v>
       </c>
       <c r="E291" s="6">
-        <v>44200</v>
+        <v>38718</v>
       </c>
       <c r="F291" s="6">
-        <v>44200</v>
+        <v>39083</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s" s="3">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="B292" t="s" s="3"/>
+        <v>610</v>
+      </c>
+      <c r="B292" t="s" s="3">
+        <v>611</v>
+      </c>
       <c r="C292" t="s" s="3">
-        <v>184</v>
+        <v>612</v>
       </c>
       <c r="D292" t="s" s="3">
-        <v>198</v>
+        <v>9</v>
       </c>
       <c r="E292" s="4">
-        <v>40182</v>
+        <v>38718</v>
       </c>
       <c r="F292" s="4">
-        <v>40912</v>
+        <v>39083</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s" s="5">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="B293" t="s" s="5"/>
+        <v>613</v>
+      </c>
+      <c r="B293" t="s" s="5">
+        <v>614</v>
+      </c>
       <c r="C293" t="s" s="5">
-        <v>12</v>
+        <v>442</v>
       </c>
       <c r="D293" t="s" s="5">
-        <v>618</v>
+        <v>9</v>
       </c>
       <c r="E293" s="6">
-        <v>40182</v>
+        <v>38718</v>
       </c>
       <c r="F293" s="6">
-        <v>40547</v>
+        <v>39448</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s" s="3">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="B294" t="s" s="3"/>
+        <v>615</v>
+      </c>
+      <c r="B294" t="s" s="3">
+        <v>616</v>
+      </c>
       <c r="C294" t="s" s="3">
-        <v>419</v>
+        <v>175</v>
       </c>
       <c r="D294" t="s" s="3">
-        <v>615</v>
+        <v>9</v>
       </c>
       <c r="E294" s="4">
-        <v>44200</v>
+        <v>38718</v>
       </c>
       <c r="F294" s="4">
-        <v>44534</v>
+        <v>39448</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s" s="5">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B295" t="s" s="5">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C295" t="s" s="5">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D295" t="s" s="5">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="E295" s="6">
-        <v>39786</v>
+        <v>38718</v>
       </c>
       <c r="F295" s="6">
-        <v>40516</v>
+        <v>39083</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s" s="3">
-        <v>621</v>
+        <v>588</v>
       </c>
       <c r="B296" t="s" s="3">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C296" t="s" s="3">
-        <v>623</v>
+        <v>229</v>
       </c>
       <c r="D296" t="s" s="3">
-        <v>96</v>
+        <v>400</v>
       </c>
       <c r="E296" s="4">
-        <v>39786</v>
+        <v>38718</v>
       </c>
       <c r="F296" s="4">
-        <v>40516</v>
+        <v>39083</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s" s="5">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="B297" t="s" s="5">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="C297" t="s" s="5">
-        <v>257</v>
+        <v>22</v>
       </c>
       <c r="D297" t="s" s="5">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E297" s="6">
-        <v>39420</v>
+        <v>38717</v>
       </c>
       <c r="F297" s="6">
-        <v>40151</v>
+        <v>39813</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s" s="3">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B298" t="s" s="3">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C298" t="s" s="3">
-        <v>247</v>
+        <v>344</v>
       </c>
       <c r="D298" t="s" s="3">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E298" s="4">
-        <v>39420</v>
+        <v>38717</v>
       </c>
       <c r="F298" s="4">
-        <v>40151</v>
+        <v>39813</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s" s="5">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B299" t="s" s="5">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C299" t="s" s="5">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="D299" t="s" s="5">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E299" s="6">
-        <v>39420</v>
+        <v>38717</v>
       </c>
       <c r="F299" s="6">
-        <v>40151</v>
+        <v>39813</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s" s="3">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="B300" t="s" s="3"/>
+        <v>626</v>
+      </c>
+      <c r="B300" t="s" s="3">
+        <v>627</v>
+      </c>
       <c r="C300" t="s" s="3">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="D300" t="s" s="3">
-        <v>631</v>
+        <v>36</v>
       </c>
       <c r="E300" s="4">
-        <v>45692</v>
+        <v>38717</v>
       </c>
       <c r="F300" s="4">
-        <v>45873</v>
+        <v>39447</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s" s="5">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B301" t="s" s="5">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C301" t="s" s="5">
-        <v>561</v>
+        <v>31</v>
       </c>
       <c r="D301" t="s" s="5">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="E301" s="6">
-        <v>38779</v>
+        <v>38717</v>
       </c>
       <c r="F301" s="6">
-        <v>39328</v>
+        <v>39447</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s" s="3">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B302" t="s" s="3"/>
       <c r="C302" t="s" s="3">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D302" t="s" s="3">
-        <v>198</v>
+        <v>631</v>
       </c>
       <c r="E302" s="4">
-        <v>40850</v>
+        <v>38687</v>
       </c>
       <c r="F302" s="4">
-        <v>41701</v>
+        <v>38869</v>
       </c>
     </row>
     <row r="303">
-      <c r="A303" t="inlineStr" s="5">
-[...4 lines deleted...]
-      <c r="B303" t="s" s="5"/>
+      <c r="A303" t="s" s="5">
+        <v>632</v>
+      </c>
+      <c r="B303" t="s" s="5">
+        <v>633</v>
+      </c>
       <c r="C303" t="s" s="5">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D303" t="s" s="5">
-        <v>635</v>
+        <v>470</v>
       </c>
       <c r="E303" s="6">
-        <v>40666</v>
+        <v>38473</v>
       </c>
       <c r="F303" s="6">
-        <v>40911</v>
+        <v>38838</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s" s="3">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="B304" t="s" s="3"/>
       <c r="C304" t="s" s="3">
-        <v>279</v>
+        <v>229</v>
       </c>
       <c r="D304" t="s" s="3">
-        <v>92</v>
+        <v>537</v>
       </c>
       <c r="E304" s="4">
-        <v>44473</v>
+        <v>38453</v>
       </c>
       <c r="F304" s="4">
-        <v>45141</v>
+        <v>39549</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s" s="5">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="B305" t="s" s="5"/>
+        <v>635</v>
+      </c>
+      <c r="B305" t="s" s="5">
+        <v>636</v>
+      </c>
       <c r="C305" t="s" s="5">
-        <v>184</v>
+        <v>578</v>
       </c>
       <c r="D305" t="s" s="5">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="E305" s="6">
-        <v>38993</v>
+        <v>38353</v>
       </c>
       <c r="F305" s="6">
-        <v>39175</v>
+        <v>39082</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr" s="3">
         <is>
-          <t>ADVANCED CASE: DESARROLLO AVANZADO DE UNA HERRAMIENTA CASE PARA LA ESPECIFICACION Y DESARROLLO DE SISTEMAS DE INFORMACION BAJO EL PARADIGMA DE LA ESPECIFICACION ORIENTADA A OBJETOS Y SINTAXIS UML 2.0</t>
+          <t>GESTION INTEGRAL E INTELIGENTE DE CENTROS DE EXPLOTACION DE SERVICIOS TECNOLOGICOS Y DE ATENCION A USUARIOS. APLICACION EN SERVICIOS PUBLICOS CRITICOS PARA LOS CIUDADANOS</t>
         </is>
       </c>
       <c r="B306" t="s" s="3">
-        <v>512</v>
+        <v>638</v>
       </c>
       <c r="C306" t="s" s="3">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D306" t="s" s="3">
-        <v>198</v>
+        <v>639</v>
       </c>
       <c r="E306" s="4">
-        <v>39874</v>
+        <v>38353</v>
       </c>
       <c r="F306" s="4">
-        <v>40180</v>
+        <v>39083</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s" s="5">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="B307" t="s" s="5"/>
+        <v>640</v>
+      </c>
+      <c r="B307" t="s" s="5">
+        <v>641</v>
+      </c>
       <c r="C307" t="s" s="5">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="D307" t="s" s="5">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="E307" s="6">
-        <v>36131</v>
+        <v>38353</v>
       </c>
       <c r="F307" s="6">
-        <v>36131</v>
+        <v>38718</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s" s="3">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B308" t="s" s="3">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C308" t="s" s="3">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D308" t="s" s="3">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E308" s="4">
-        <v>39356</v>
+        <v>38341</v>
       </c>
       <c r="F308" s="4">
-        <v>40422</v>
+        <v>39436</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s" s="5">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B309" t="s" s="5">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C309" t="s" s="5">
-        <v>163</v>
+        <v>409</v>
       </c>
       <c r="D309" t="s" s="5">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E309" s="6">
-        <v>37500</v>
+        <v>38337</v>
       </c>
       <c r="F309" s="6">
-        <v>38231</v>
+        <v>39067</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s" s="3">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B310" t="s" s="3">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C310" t="s" s="3">
-        <v>138</v>
+        <v>229</v>
       </c>
       <c r="D310" t="s" s="3">
-        <v>96</v>
+        <v>470</v>
       </c>
       <c r="E310" s="4">
-        <v>37500</v>
+        <v>38334</v>
       </c>
       <c r="F310" s="4">
-        <v>38231</v>
+        <v>39429</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s" s="5">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B311" t="s" s="5">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C311" t="s" s="5">
-        <v>14</v>
+        <v>535</v>
       </c>
       <c r="D311" t="s" s="5">
-        <v>60</v>
+        <v>470</v>
       </c>
       <c r="E311" s="6">
-        <v>35704</v>
+        <v>38334</v>
       </c>
       <c r="F311" s="6">
-        <v>36069</v>
+        <v>39429</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s" s="3">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="B312" t="s" s="3"/>
+        <v>650</v>
+      </c>
+      <c r="B312" t="s" s="3">
+        <v>651</v>
+      </c>
       <c r="C312" t="s" s="3">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="D312" t="s" s="3">
-        <v>649</v>
+        <v>36</v>
       </c>
       <c r="E312" s="4">
-        <v>41456</v>
+        <v>38331</v>
       </c>
       <c r="F312" s="4">
-        <v>41913</v>
+        <v>39061</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s" s="5">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B313" t="s" s="5">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C313" t="s" s="5">
-        <v>382</v>
+        <v>78</v>
       </c>
       <c r="D313" t="s" s="5">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E313" s="6">
-        <v>39356</v>
+        <v>38331</v>
       </c>
       <c r="F313" s="6">
-        <v>40452</v>
+        <v>39061</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s" s="3">
-        <v>652</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="B314" t="s" s="3"/>
       <c r="C314" t="s" s="3">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="D314" t="s" s="3">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="E314" s="4">
-        <v>38991</v>
+        <v>38169</v>
       </c>
       <c r="F314" s="4">
-        <v>40087</v>
+        <v>39264</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s" s="5">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B315" t="s" s="5">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C315" t="s" s="5">
-        <v>22</v>
+        <v>578</v>
       </c>
       <c r="D315" t="s" s="5">
-        <v>96</v>
+        <v>657</v>
       </c>
       <c r="E315" s="6">
-        <v>40483</v>
+        <v>38118</v>
       </c>
       <c r="F315" s="6">
-        <v>41214</v>
+        <v>38650</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s" s="3">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="B316" t="s" s="3"/>
+        <v>658</v>
+      </c>
+      <c r="B316" t="s" s="3">
+        <v>659</v>
+      </c>
       <c r="C316" t="s" s="3">
-        <v>349</v>
+        <v>22</v>
       </c>
       <c r="D316" t="s" s="3">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="E316" s="4">
-        <v>39479</v>
+        <v>38117</v>
       </c>
       <c r="F316" s="4">
-        <v>39569</v>
+        <v>38847</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s" s="5">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B317" t="s" s="5">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C317" t="s" s="5">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="D317" t="s" s="5">
-        <v>60</v>
+        <v>663</v>
       </c>
       <c r="E317" s="6">
-        <v>38473</v>
+        <v>38047</v>
       </c>
       <c r="F317" s="6">
-        <v>38838</v>
+        <v>38353</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s" s="3">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="B318" t="s" s="3"/>
+        <v>664</v>
+      </c>
+      <c r="B318" t="s" s="3">
+        <v>665</v>
+      </c>
       <c r="C318" t="s" s="3">
-        <v>184</v>
+        <v>578</v>
       </c>
       <c r="D318" t="s" s="3">
-        <v>198</v>
+        <v>666</v>
       </c>
       <c r="E318" s="4">
-        <v>44440</v>
+        <v>37987</v>
       </c>
       <c r="F318" s="4">
-        <v>44986</v>
+        <v>38352</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s" s="5">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="B319" t="s" s="5"/>
+        <v>667</v>
+      </c>
+      <c r="B319" t="s" s="5">
+        <v>164</v>
+      </c>
       <c r="C319" t="s" s="5">
-        <v>131</v>
+        <v>578</v>
       </c>
       <c r="D319" t="s" s="5">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="E319" s="6">
-        <v>40238</v>
+        <v>37987</v>
       </c>
       <c r="F319" s="6">
-        <v>40603</v>
+        <v>38352</v>
       </c>
     </row>
     <row r="320">
-      <c r="A320" t="inlineStr" s="3">
+      <c r="A320" t="s" s="3">
+        <v>669</v>
+      </c>
+      <c r="B320" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C320" t="s" s="3">
+        <v>578</v>
+      </c>
+      <c r="D320" t="s" s="3">
+        <v>670</v>
+      </c>
+      <c r="E320" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F320" s="4">
+        <v>38352</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s" s="5">
+        <v>671</v>
+      </c>
+      <c r="B321" t="s" s="5">
+        <v>672</v>
+      </c>
+      <c r="C321" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="D321" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E321" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F321" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s" s="3">
+        <v>673</v>
+      </c>
+      <c r="B322" t="s" s="3">
+        <v>674</v>
+      </c>
+      <c r="C322" t="s" s="3">
+        <v>200</v>
+      </c>
+      <c r="D322" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E322" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F322" s="4">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s" s="5">
+        <v>675</v>
+      </c>
+      <c r="B323" t="s" s="5">
+        <v>676</v>
+      </c>
+      <c r="C323" t="s" s="5">
+        <v>677</v>
+      </c>
+      <c r="D323" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E323" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F323" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s" s="3">
+        <v>678</v>
+      </c>
+      <c r="B324" t="s" s="3">
+        <v>679</v>
+      </c>
+      <c r="C324" t="s" s="3">
+        <v>344</v>
+      </c>
+      <c r="D324" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E324" s="4">
+        <v>37987</v>
+      </c>
+      <c r="F324" s="4">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s" s="5">
+        <v>680</v>
+      </c>
+      <c r="B325" t="s" s="5">
+        <v>681</v>
+      </c>
+      <c r="C325" t="s" s="5">
+        <v>175</v>
+      </c>
+      <c r="D325" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E325" s="6">
+        <v>37987</v>
+      </c>
+      <c r="F325" s="6">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s" s="3">
+        <v>682</v>
+      </c>
+      <c r="B326" t="s" s="3"/>
+      <c r="C326" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D326" t="s" s="3">
+        <v>683</v>
+      </c>
+      <c r="E326" s="4">
+        <v>37986</v>
+      </c>
+      <c r="F326" s="4">
+        <v>39447</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s" s="5">
+        <v>684</v>
+      </c>
+      <c r="B327" t="s" s="5">
+        <v>685</v>
+      </c>
+      <c r="C327" t="s" s="5">
+        <v>409</v>
+      </c>
+      <c r="D327" t="s" s="5">
+        <v>686</v>
+      </c>
+      <c r="E327" s="6">
+        <v>37956</v>
+      </c>
+      <c r="F327" s="6">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s" s="3">
+        <v>687</v>
+      </c>
+      <c r="B328" t="s" s="3">
+        <v>688</v>
+      </c>
+      <c r="C328" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D328" t="s" s="3">
+        <v>686</v>
+      </c>
+      <c r="E328" s="4">
+        <v>37956</v>
+      </c>
+      <c r="F328" s="4">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s" s="5">
+        <v>689</v>
+      </c>
+      <c r="B329" t="s" s="5">
+        <v>690</v>
+      </c>
+      <c r="C329" t="s" s="5">
+        <v>406</v>
+      </c>
+      <c r="D329" t="s" s="5">
+        <v>686</v>
+      </c>
+      <c r="E329" s="6">
+        <v>37956</v>
+      </c>
+      <c r="F329" s="6">
+        <v>39052</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s" s="3">
+        <v>691</v>
+      </c>
+      <c r="B330" t="s" s="3"/>
+      <c r="C330" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D330" t="s" s="3">
+        <v>683</v>
+      </c>
+      <c r="E330" s="4">
+        <v>37894</v>
+      </c>
+      <c r="F330" s="4">
+        <v>38806</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s" s="5">
+        <v>692</v>
+      </c>
+      <c r="B331" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C331" t="s" s="5">
+        <v>578</v>
+      </c>
+      <c r="D331" t="s" s="5">
+        <v>693</v>
+      </c>
+      <c r="E331" s="6">
+        <v>37803</v>
+      </c>
+      <c r="F331" s="6">
+        <v>38168</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s" s="3">
+        <v>694</v>
+      </c>
+      <c r="B332" t="s" s="3">
+        <v>695</v>
+      </c>
+      <c r="C332" t="s" s="3">
+        <v>696</v>
+      </c>
+      <c r="D332" t="s" s="3">
+        <v>697</v>
+      </c>
+      <c r="E332" s="4">
+        <v>37704</v>
+      </c>
+      <c r="F332" s="4">
+        <v>38435</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s" s="5">
+        <v>698</v>
+      </c>
+      <c r="B333" t="s" s="5">
+        <v>699</v>
+      </c>
+      <c r="C333" t="s" s="5">
+        <v>578</v>
+      </c>
+      <c r="D333" t="s" s="5">
+        <v>693</v>
+      </c>
+      <c r="E333" s="6">
+        <v>37622</v>
+      </c>
+      <c r="F333" s="6">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s" s="3">
+        <v>700</v>
+      </c>
+      <c r="B334" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C334" t="s" s="3">
+        <v>578</v>
+      </c>
+      <c r="D334" t="s" s="3">
+        <v>670</v>
+      </c>
+      <c r="E334" s="4">
+        <v>37622</v>
+      </c>
+      <c r="F334" s="4">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s" s="5">
+        <v>701</v>
+      </c>
+      <c r="B335" t="s" s="5"/>
+      <c r="C335" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D335" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="E335" s="6">
+        <v>37621</v>
+      </c>
+      <c r="F335" s="6">
+        <v>37986</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s" s="3">
+        <v>703</v>
+      </c>
+      <c r="B336" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C336" t="s" s="3">
+        <v>578</v>
+      </c>
+      <c r="D336" t="s" s="3">
+        <v>704</v>
+      </c>
+      <c r="E336" s="4">
+        <v>37591</v>
+      </c>
+      <c r="F336" s="4">
+        <v>37956</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s" s="5">
+        <v>705</v>
+      </c>
+      <c r="B337" t="s" s="5">
+        <v>706</v>
+      </c>
+      <c r="C337" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="D337" t="s" s="5">
+        <v>686</v>
+      </c>
+      <c r="E337" s="6">
+        <v>37591</v>
+      </c>
+      <c r="F337" s="6">
+        <v>38687</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s" s="3">
+        <v>707</v>
+      </c>
+      <c r="B338" t="s" s="3">
+        <v>708</v>
+      </c>
+      <c r="C338" t="s" s="3">
+        <v>344</v>
+      </c>
+      <c r="D338" t="s" s="3">
+        <v>686</v>
+      </c>
+      <c r="E338" s="4">
+        <v>37591</v>
+      </c>
+      <c r="F338" s="4">
+        <v>38687</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s" s="5">
+        <v>709</v>
+      </c>
+      <c r="B339" t="s" s="5">
+        <v>710</v>
+      </c>
+      <c r="C339" t="s" s="5">
+        <v>22</v>
+      </c>
+      <c r="D339" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E339" s="6">
+        <v>37500</v>
+      </c>
+      <c r="F339" s="6">
+        <v>38231</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s" s="3">
+        <v>711</v>
+      </c>
+      <c r="B340" t="s" s="3">
+        <v>712</v>
+      </c>
+      <c r="C340" t="s" s="3">
+        <v>25</v>
+      </c>
+      <c r="D340" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E340" s="4">
+        <v>37500</v>
+      </c>
+      <c r="F340" s="4">
+        <v>38231</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s" s="5">
+        <v>713</v>
+      </c>
+      <c r="B341" t="s" s="5"/>
+      <c r="C341" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D341" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="E341" s="6">
+        <v>37407</v>
+      </c>
+      <c r="F341" s="6">
+        <v>37983</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s" s="3">
+        <v>714</v>
+      </c>
+      <c r="B342" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C342" t="s" s="3">
+        <v>578</v>
+      </c>
+      <c r="D342" t="s" s="3">
+        <v>670</v>
+      </c>
+      <c r="E342" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F342" s="4">
+        <v>37621</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s" s="5">
+        <v>715</v>
+      </c>
+      <c r="B343" t="s" s="5">
+        <v>716</v>
+      </c>
+      <c r="C343" t="s" s="5">
+        <v>442</v>
+      </c>
+      <c r="D343" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E343" s="6">
+        <v>37257</v>
+      </c>
+      <c r="F343" s="6">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s" s="3">
+        <v>717</v>
+      </c>
+      <c r="B344" t="s" s="3">
+        <v>718</v>
+      </c>
+      <c r="C344" t="s" s="3">
+        <v>442</v>
+      </c>
+      <c r="D344" t="s" s="3">
+        <v>719</v>
+      </c>
+      <c r="E344" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F344" s="4">
+        <v>38107</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s" s="5">
+        <v>720</v>
+      </c>
+      <c r="B345" t="s" s="5">
+        <v>721</v>
+      </c>
+      <c r="C345" t="s" s="5">
+        <v>344</v>
+      </c>
+      <c r="D345" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E345" s="6">
+        <v>37257</v>
+      </c>
+      <c r="F345" s="6">
+        <v>37987</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s" s="3">
+        <v>722</v>
+      </c>
+      <c r="B346" t="s" s="3">
+        <v>723</v>
+      </c>
+      <c r="C346" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="D346" t="s" s="3">
+        <v>9</v>
+      </c>
+      <c r="E346" s="4">
+        <v>37257</v>
+      </c>
+      <c r="F346" s="4">
+        <v>37987</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s" s="5">
+        <v>724</v>
+      </c>
+      <c r="B347" t="s" s="5"/>
+      <c r="C347" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D347" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="E347" s="6">
+        <v>37256</v>
+      </c>
+      <c r="F347" s="6">
+        <v>37621</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s" s="3">
+        <v>725</v>
+      </c>
+      <c r="B348" t="s" s="3">
+        <v>726</v>
+      </c>
+      <c r="C348" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="D348" t="s" s="3">
+        <v>686</v>
+      </c>
+      <c r="E348" s="4">
+        <v>37253</v>
+      </c>
+      <c r="F348" s="4">
+        <v>38349</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s" s="5">
+        <v>727</v>
+      </c>
+      <c r="B349" t="s" s="5">
+        <v>728</v>
+      </c>
+      <c r="C349" t="s" s="5">
+        <v>255</v>
+      </c>
+      <c r="D349" t="s" s="5">
+        <v>686</v>
+      </c>
+      <c r="E349" s="6">
+        <v>37253</v>
+      </c>
+      <c r="F349" s="6">
+        <v>38349</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s" s="3">
+        <v>729</v>
+      </c>
+      <c r="B350" t="s" s="3">
+        <v>730</v>
+      </c>
+      <c r="C350" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D350" t="s" s="3">
+        <v>686</v>
+      </c>
+      <c r="E350" s="4">
+        <v>37252</v>
+      </c>
+      <c r="F350" s="4">
+        <v>38348</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s" s="5">
+        <v>731</v>
+      </c>
+      <c r="B351" t="s" s="5">
+        <v>732</v>
+      </c>
+      <c r="C351" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D351" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E351" s="6">
+        <v>37196</v>
+      </c>
+      <c r="F351" s="6">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s" s="3">
+        <v>733</v>
+      </c>
+      <c r="B352" t="s" s="3"/>
+      <c r="C352" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D352" t="s" s="3">
+        <v>89</v>
+      </c>
+      <c r="E352" s="4">
+        <v>37162</v>
+      </c>
+      <c r="F352" s="4">
+        <v>38258</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s" s="5">
+        <v>734</v>
+      </c>
+      <c r="B353" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C353" t="s" s="5">
+        <v>735</v>
+      </c>
+      <c r="D353" t="s" s="5">
+        <v>736</v>
+      </c>
+      <c r="E353" s="6">
+        <v>36982</v>
+      </c>
+      <c r="F353" s="6">
+        <v>37712</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s" s="3">
+        <v>737</v>
+      </c>
+      <c r="B354" t="s" s="3">
+        <v>738</v>
+      </c>
+      <c r="C354" t="s" s="3">
+        <v>555</v>
+      </c>
+      <c r="D354" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="E354" s="4">
+        <v>36892</v>
+      </c>
+      <c r="F354" s="4">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s" s="5">
+        <v>739</v>
+      </c>
+      <c r="B355" t="s" s="5">
+        <v>740</v>
+      </c>
+      <c r="C355" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="D355" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="E355" s="6">
+        <v>36892</v>
+      </c>
+      <c r="F355" s="6">
+        <v>37622</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s" s="3">
+        <v>741</v>
+      </c>
+      <c r="B356" t="s" s="3">
+        <v>742</v>
+      </c>
+      <c r="C356" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="D356" t="s" s="3">
+        <v>686</v>
+      </c>
+      <c r="E356" s="4">
+        <v>36888</v>
+      </c>
+      <c r="F356" s="4">
+        <v>37983</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s" s="5">
+        <v>743</v>
+      </c>
+      <c r="B357" t="s" s="5">
+        <v>744</v>
+      </c>
+      <c r="C357" t="s" s="5">
+        <v>175</v>
+      </c>
+      <c r="D357" t="s" s="5">
+        <v>745</v>
+      </c>
+      <c r="E357" s="6">
+        <v>36875</v>
+      </c>
+      <c r="F357" s="6">
+        <v>37605</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s" s="3">
+        <v>746</v>
+      </c>
+      <c r="B358" t="s" s="3"/>
+      <c r="C358" t="s" s="3">
+        <v>229</v>
+      </c>
+      <c r="D358" t="s" s="3">
+        <v>702</v>
+      </c>
+      <c r="E358" s="4">
+        <v>36691</v>
+      </c>
+      <c r="F358" s="4">
+        <v>37239</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s" s="5">
+        <v>747</v>
+      </c>
+      <c r="B359" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C359" t="s" s="5">
+        <v>696</v>
+      </c>
+      <c r="D359" t="s" s="5">
+        <v>748</v>
+      </c>
+      <c r="E359" s="6">
+        <v>36550</v>
+      </c>
+      <c r="F359" s="6">
+        <v>37281</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s" s="3">
+        <v>747</v>
+      </c>
+      <c r="B360" t="s" s="3"/>
+      <c r="C360" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D360" t="s" s="3">
+        <v>749</v>
+      </c>
+      <c r="E360" s="4">
+        <v>36550</v>
+      </c>
+      <c r="F360" s="4">
+        <v>37281</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s" s="5">
+        <v>750</v>
+      </c>
+      <c r="B361" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C361" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D361" t="s" s="5">
+        <v>751</v>
+      </c>
+      <c r="E361" s="6">
+        <v>36434</v>
+      </c>
+      <c r="F361" s="6">
+        <v>37257</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s" s="3">
+        <v>752</v>
+      </c>
+      <c r="B362" t="s" s="3">
+        <v>753</v>
+      </c>
+      <c r="C362" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D362" t="s" s="3">
+        <v>754</v>
+      </c>
+      <c r="E362" s="4">
+        <v>36434</v>
+      </c>
+      <c r="F362" s="4">
+        <v>37257</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s" s="5">
+        <v>755</v>
+      </c>
+      <c r="B363" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C363" t="s" s="5">
+        <v>696</v>
+      </c>
+      <c r="D363" t="s" s="5">
+        <v>751</v>
+      </c>
+      <c r="E363" s="6">
+        <v>36312</v>
+      </c>
+      <c r="F363" s="6">
+        <v>37043</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s" s="3">
+        <v>733</v>
+      </c>
+      <c r="B364" t="s" s="3">
+        <v>756</v>
+      </c>
+      <c r="C364" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D364" t="s" s="3">
+        <v>754</v>
+      </c>
+      <c r="E364" s="4">
+        <v>36312</v>
+      </c>
+      <c r="F364" s="4">
+        <v>37043</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s" s="5">
+        <v>757</v>
+      </c>
+      <c r="B365" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C365" t="s" s="5">
+        <v>758</v>
+      </c>
+      <c r="D365" t="s" s="5">
+        <v>759</v>
+      </c>
+      <c r="E365" s="6">
+        <v>36161</v>
+      </c>
+      <c r="F365" s="6">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s" s="3">
+        <v>760</v>
+      </c>
+      <c r="B366" t="s" s="3">
+        <v>761</v>
+      </c>
+      <c r="C366" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D366" t="s" s="3">
+        <v>761</v>
+      </c>
+      <c r="E366" s="4">
+        <v>36161</v>
+      </c>
+      <c r="F366" s="4">
+        <v>37256</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s" s="5">
+        <v>762</v>
+      </c>
+      <c r="B367" t="s" s="5">
+        <v>763</v>
+      </c>
+      <c r="C367" t="s" s="5">
+        <v>344</v>
+      </c>
+      <c r="D367" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E367" s="6">
+        <v>36161</v>
+      </c>
+      <c r="F367" s="6">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s" s="3">
+        <v>764</v>
+      </c>
+      <c r="B368" t="s" s="3"/>
+      <c r="C368" t="s" s="3">
+        <v>758</v>
+      </c>
+      <c r="D368" t="s" s="3">
+        <v>765</v>
+      </c>
+      <c r="E368" s="4">
+        <v>36131</v>
+      </c>
+      <c r="F368" s="4">
+        <v>36131</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s" s="5">
+        <v>766</v>
+      </c>
+      <c r="B369" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C369" t="s" s="5">
+        <v>696</v>
+      </c>
+      <c r="D369" t="s" s="5">
+        <v>751</v>
+      </c>
+      <c r="E369" s="6">
+        <v>36069</v>
+      </c>
+      <c r="F369" s="6">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s" s="3">
+        <v>767</v>
+      </c>
+      <c r="B370" t="s" s="3">
+        <v>768</v>
+      </c>
+      <c r="C370" t="s" s="3">
+        <v>409</v>
+      </c>
+      <c r="D370" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E370" s="4">
+        <v>36069</v>
+      </c>
+      <c r="F370" s="4">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s" s="5">
+        <v>769</v>
+      </c>
+      <c r="B371" t="s" s="5">
+        <v>770</v>
+      </c>
+      <c r="C371" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D371" t="s" s="5">
+        <v>470</v>
+      </c>
+      <c r="E371" s="6">
+        <v>36069</v>
+      </c>
+      <c r="F371" s="6">
+        <v>37149</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s" s="3">
+        <v>771</v>
+      </c>
+      <c r="B372" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C372" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D372" t="s" s="3">
+        <v>772</v>
+      </c>
+      <c r="E372" s="4">
+        <v>36045</v>
+      </c>
+      <c r="F372" s="4">
+        <v>36530</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s" s="5">
+        <v>773</v>
+      </c>
+      <c r="B373" t="s" s="5"/>
+      <c r="C373" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D373" t="s" s="5">
+        <v>772</v>
+      </c>
+      <c r="E373" s="6">
+        <v>36045</v>
+      </c>
+      <c r="F373" s="6">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s" s="3">
+        <v>774</v>
+      </c>
+      <c r="B374" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C374" t="s" s="3">
+        <v>696</v>
+      </c>
+      <c r="D374" t="s" s="3">
+        <v>775</v>
+      </c>
+      <c r="E374" s="4">
+        <v>35986</v>
+      </c>
+      <c r="F374" s="4">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s" s="5">
+        <v>733</v>
+      </c>
+      <c r="B375" t="s" s="5"/>
+      <c r="C375" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="D375" t="s" s="5">
+        <v>89</v>
+      </c>
+      <c r="E375" s="6">
+        <v>35986</v>
+      </c>
+      <c r="F375" s="6">
+        <v>36346</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s" s="3">
+        <v>776</v>
+      </c>
+      <c r="B376" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C376" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D376" t="s" s="3">
+        <v>777</v>
+      </c>
+      <c r="E376" s="4">
+        <v>35796</v>
+      </c>
+      <c r="F376" s="4">
+        <v>36892</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s" s="5">
+        <v>776</v>
+      </c>
+      <c r="B377" t="s" s="5">
+        <v>778</v>
+      </c>
+      <c r="C377" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D377" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="E377" s="6">
+        <v>35796</v>
+      </c>
+      <c r="F377" s="6">
+        <v>36890</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s" s="3">
+        <v>779</v>
+      </c>
+      <c r="B378" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C378" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D378" t="s" s="3">
+        <v>702</v>
+      </c>
+      <c r="E378" s="4">
+        <v>35795</v>
+      </c>
+      <c r="F378" s="4">
+        <v>35976</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s" s="5">
+        <v>779</v>
+      </c>
+      <c r="B379" t="s" s="5"/>
+      <c r="C379" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D379" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="E379" s="6">
+        <v>35795</v>
+      </c>
+      <c r="F379" s="6">
+        <v>37256</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s" s="3">
+        <v>780</v>
+      </c>
+      <c r="B380" t="s" s="3">
+        <v>781</v>
+      </c>
+      <c r="C380" t="s" s="3">
+        <v>31</v>
+      </c>
+      <c r="D380" t="s" s="3">
+        <v>470</v>
+      </c>
+      <c r="E380" s="4">
+        <v>35704</v>
+      </c>
+      <c r="F380" s="4">
+        <v>36069</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s" s="5">
+        <v>782</v>
+      </c>
+      <c r="B381" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C381" t="s" s="5">
+        <v>783</v>
+      </c>
+      <c r="D381" t="s" s="5">
+        <v>784</v>
+      </c>
+      <c r="E381" s="6">
+        <v>35431</v>
+      </c>
+      <c r="F381" s="6">
+        <v>36525</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s" s="3">
+        <v>785</v>
+      </c>
+      <c r="B382" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C382" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D382" t="s" s="3">
+        <v>693</v>
+      </c>
+      <c r="E382" s="4">
+        <v>35326</v>
+      </c>
+      <c r="F382" s="4">
+        <v>35875</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s" s="5">
+        <v>786</v>
+      </c>
+      <c r="B383" t="s" s="5">
+        <v>787</v>
+      </c>
+      <c r="C383" t="s" s="5">
+        <v>788</v>
+      </c>
+      <c r="D383" t="s" s="5">
+        <v>765</v>
+      </c>
+      <c r="E383" s="6">
+        <v>35269</v>
+      </c>
+      <c r="F383" s="6">
+        <v>36616</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s" s="3">
+        <v>785</v>
+      </c>
+      <c r="B384" t="s" s="3">
+        <v>164</v>
+      </c>
+      <c r="C384" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="D384" t="s" s="3">
+        <v>702</v>
+      </c>
+      <c r="E384" s="4">
+        <v>35247</v>
+      </c>
+      <c r="F384" s="4">
+        <v>35826</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s" s="5">
+        <v>789</v>
+      </c>
+      <c r="B385" t="s" s="5"/>
+      <c r="C385" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="D385" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="E385" s="6">
+        <v>35247</v>
+      </c>
+      <c r="F385" s="6">
+        <v>36525</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr" s="3">
         <is>
           <t>Sistema Inteligente en Tiempo Real para la detección de cortocircuitos de baja impedancia en sistemas eléctricos de potencia para la prevención de incendios forestales</t>
         </is>
       </c>
-      <c r="B320" s="3">
+      <c r="B386" s="3">
         <v>23</v>
       </c>
-      <c r="C320" t="s" s="3">
-[...5 lines deleted...]
-      <c r="E320" s="4">
+      <c r="C386" t="s" s="3">
+        <v>696</v>
+      </c>
+      <c r="D386" t="s" s="3">
+        <v>790</v>
+      </c>
+      <c r="E386" s="4">
         <v>35217</v>
       </c>
-      <c r="F320" s="4">
+      <c r="F386" s="4">
         <v>35582</v>
       </c>
     </row>
-    <row r="321">
-[...106 lines deleted...]
-      <c r="E326" s="4">
+    <row r="387">
+      <c r="A387" t="s" s="5">
+        <v>791</v>
+      </c>
+      <c r="B387" t="s" s="5">
+        <v>164</v>
+      </c>
+      <c r="C387" t="s" s="5">
+        <v>167</v>
+      </c>
+      <c r="D387" t="s" s="5">
+        <v>792</v>
+      </c>
+      <c r="E387" s="6">
         <v>34820</v>
       </c>
-      <c r="F326" s="4">
+      <c r="F387" s="6">
         <v>35065</v>
       </c>
     </row>
-    <row r="327">
-[...216 lines deleted...]
-      <c r="A338" t="s" s="3">
+    <row r="388">
+      <c r="A388" t="s" s="3">
+        <v>793</v>
+      </c>
+      <c r="B388" t="s" s="3">
+        <v>794</v>
+      </c>
+      <c r="C388" t="s" s="3">
         <v>696</v>
       </c>
-      <c r="B338" t="s" s="3">
-[...638 lines deleted...]
-      <c r="A370" t="s" s="3">
+      <c r="D388" t="s" s="3">
+        <v>795</v>
+      </c>
+      <c r="E388" s="4">
+        <v>34626</v>
+      </c>
+      <c r="F388" s="4">
+        <v>35722</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s" s="5">
+        <v>796</v>
+      </c>
+      <c r="B389" t="s" s="5">
+        <v>797</v>
+      </c>
+      <c r="C389" t="s" s="5">
         <v>758</v>
       </c>
-      <c r="B370" t="s" s="3">
-[...244 lines deleted...]
-        <v>37712</v>
+      <c r="D389" t="s" s="5">
+        <v>790</v>
+      </c>
+      <c r="E389" s="6">
+        <v>33970</v>
+      </c>
+      <c r="F389" s="6">
+        <v>34334</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>